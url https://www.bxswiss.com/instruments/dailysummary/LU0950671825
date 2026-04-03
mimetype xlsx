--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd04aae7e8a84ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8830a8314e48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc061106466844ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf872a918d33f4b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6598db784f564eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc061106466844ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a1da34ac034e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf872a918d33f4b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...63 lines deleted...]
-          <x:t>24,482</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,225</x:t>
-[...539 lines deleted...]
-          <x:t>25,786</x:t>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>