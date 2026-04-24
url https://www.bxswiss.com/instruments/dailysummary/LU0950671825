--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8830a8314e48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09c0a7cea9f4496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf872a918d33f4b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fcf360e4754edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a1da34ac034e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf872a918d33f4b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d7418669e74455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fcf360e4754edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>24,474</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,428</x:t>
-[...571 lines deleted...]
-          <x:t>24,812</x:t>
+          <x:t>24,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>