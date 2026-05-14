--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09c0a7cea9f4496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a5d95981f54c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27fcf360e4754edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45346155f1f04699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d7418669e74455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27fcf360e4754edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7babdaf0cb4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45346155f1f04699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,234</x:t>
-[...259 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>24,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,868</x:t>
-[...26 lines deleted...]
-          <x:t>25,463</x:t>
+          <x:t>25,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,397</x:t>
-[...80 lines deleted...]
-          <x:t>25,079</x:t>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>