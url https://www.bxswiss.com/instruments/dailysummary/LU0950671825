--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9a5d95981f54c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ff3c5bc8bb4d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45346155f1f04699"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee1f90cbfd14b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref7babdaf0cb4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45346155f1f04699" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0749da2bbb4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee1f90cbfd14b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,264</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>25,463</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,397</x:t>
-[...200 lines deleted...]
-          <x:t>25,151</x:t>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,072</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>