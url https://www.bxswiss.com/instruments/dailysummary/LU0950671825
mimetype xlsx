--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ff3c5bc8bb4d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67a8af9fbf447ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee1f90cbfd14b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41300decfa84c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0749da2bbb4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee1f90cbfd14b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R465c54f3aa6c4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41300decfa84c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>26,168</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,326</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>26,866</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>