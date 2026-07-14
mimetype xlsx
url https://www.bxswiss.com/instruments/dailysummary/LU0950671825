--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf67a8af9fbf447ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6813104b19824144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra41300decfa84c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664e022ef7b4492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R465c54f3aa6c4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra41300decfa84c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90637d07b794b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664e022ef7b4492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>