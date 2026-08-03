--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6813104b19824144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057a741470fa4981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664e022ef7b4492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a7e1d7ba1843b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90637d07b794b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664e022ef7b4492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb7de2d742e434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a7e1d7ba1843b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>27,595</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,482</x:t>
-[...70 lines deleted...]
-          <x:t>27,438</x:t>
+          <x:t>27,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,257</x:t>
-[...274 lines deleted...]
-          <x:t>27,831</x:t>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>