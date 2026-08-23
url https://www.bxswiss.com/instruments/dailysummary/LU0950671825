--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057a741470fa4981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5287be3d524448e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a7e1d7ba1843b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666e5ba7bdc64eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb7de2d742e434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a7e1d7ba1843b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494a9f4d4f404dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666e5ba7bdc64eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>28,097</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,645</x:t>
-[...172 lines deleted...]
-        <x:is>
           <x:t>27,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,602</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>27,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,451</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>