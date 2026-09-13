--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5287be3d524448e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1599c5d0691b4153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666e5ba7bdc64eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5852068f5044f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494a9f4d4f404dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666e5ba7bdc64eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7740d77199f04916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5852068f5044f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>