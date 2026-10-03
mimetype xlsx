--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1599c5d0691b4153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d8148610f44561" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f5852068f5044f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d24c21eb28642a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7740d77199f04916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f5852068f5044f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae92448be5b440cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d24c21eb28642a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>28,874</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,873</x:t>
-[...416 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,132</x:t>
-[...107 lines deleted...]
-          <x:t>29,315</x:t>
+          <x:t>29,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,951</x:t>
-[...53 lines deleted...]
-          <x:t>29,610</x:t>
+          <x:t>29,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>