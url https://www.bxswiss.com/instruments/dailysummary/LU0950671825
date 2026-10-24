--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d8148610f44561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0902dc5ab0284955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d24c21eb28642a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb689e9128db047f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae92448be5b440cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d24c21eb28642a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb68912ff5254fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb689e9128db047f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Japan UCITS ETF (JPY) A-ACC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950671825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>29,315</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,951</x:t>
-[...276 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>29,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,316</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>29,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,517</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>