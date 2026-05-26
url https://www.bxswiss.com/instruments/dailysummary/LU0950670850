--- v4 (2026-04-16)
+++ v5 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ac363f7d9b430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9fe223c6d04b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2028a4efbeeb4f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb3c8c11bdb4199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae775d7e7424466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2028a4efbeeb4f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c219651b6924c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb3c8c11bdb4199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI UK UCITS ETF (GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950670850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>45,663</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>