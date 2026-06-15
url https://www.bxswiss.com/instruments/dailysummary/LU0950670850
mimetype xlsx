--- v5 (2026-05-26)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9fe223c6d04b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53164e410c7b43a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb3c8c11bdb4199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769efcb104c84162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c219651b6924c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb3c8c11bdb4199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b777e3b909493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769efcb104c84162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI UK UCITS ETF (GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950670850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,252</x:t>
-[...522 lines deleted...]
-          <x:t>45,320</x:t>
+          <x:t>45,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>