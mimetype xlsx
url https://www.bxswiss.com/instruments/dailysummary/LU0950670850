--- v8 (2026-08-14)
+++ v9 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a9817c3541e4725" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re404b5a4715049d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224228883bdd4dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a806b43f0994db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f74c05972c243a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224228883bdd4dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf39db12dc64c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a806b43f0994db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI UK UCITS ETF (GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950670850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>48,410</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>48,351</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,664</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>48,681</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>