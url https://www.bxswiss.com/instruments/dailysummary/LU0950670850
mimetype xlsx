--- v9 (2026-09-23)
+++ v10 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re404b5a4715049d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae5e229a0834aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a806b43f0994db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8888077f59a4f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddf39db12dc64c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a806b43f0994db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb9b1ec6fef4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8888077f59a4f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI UK UCITS ETF (GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950670850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>48,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>49,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,774</x:t>
-[...75 lines deleted...]
-          <x:t>48,986</x:t>
+          <x:t>49,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,576</x:t>
-[...92 lines deleted...]
-          <x:t>48,814</x:t>
+          <x:t>48,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,610</x:t>
-[...26 lines deleted...]
-          <x:t>48,450</x:t>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,894</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>48,555</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>