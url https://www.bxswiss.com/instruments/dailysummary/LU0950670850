--- v3 (2026-03-15)
+++ v4 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R749b9cc7d7c34aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ac363f7d9b430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9e8a97422be4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2028a4efbeeb4f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ab89fe73524c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9e8a97422be4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae775d7e7424466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2028a4efbeeb4f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI UK UCITS ETF (GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950670850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...431 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,949</x:t>
-[...171 lines deleted...]
-          <x:t>43,583</x:t>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>