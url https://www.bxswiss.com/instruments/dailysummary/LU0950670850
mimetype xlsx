--- v4 (2026-04-16)
+++ v5 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ac363f7d9b430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53164e410c7b43a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2028a4efbeeb4f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769efcb104c84162"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reae775d7e7424466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2028a4efbeeb4f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b777e3b909493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769efcb104c84162" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI UK UCITS ETF (GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950670850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>45,663</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>