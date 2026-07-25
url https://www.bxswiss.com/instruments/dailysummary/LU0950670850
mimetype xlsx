--- v5 (2026-06-15)
+++ v6 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53164e410c7b43a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5da65379e93452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769efcb104c84162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff750bb7cbf41f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8b777e3b909493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769efcb104c84162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dfd1326d76b4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff750bb7cbf41f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI UK UCITS ETF (GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950670850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...539 lines deleted...]
-          <x:t>45,884</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>