--- v6 (2026-07-25)
+++ v7 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5da65379e93452e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a9817c3541e4725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raff750bb7cbf41f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224228883bdd4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dfd1326d76b4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raff750bb7cbf41f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f74c05972c243a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224228883bdd4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI UK UCITS ETF (GBP) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950670850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>47,503</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,246</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>47,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,098</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>