--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re02c1d35ea4945b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfdca40b90644377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68984ee091ae43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29336a5b3d84846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f12017d7ac94f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68984ee091ae43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62cc3cfd3e0f4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29336a5b3d84846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>