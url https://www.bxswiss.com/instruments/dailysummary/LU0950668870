--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfdca40b90644377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3069325ff02f487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re29336a5b3d84846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50858cb19f74cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62cc3cfd3e0f4faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re29336a5b3d84846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22e02a5854a4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50858cb19f74cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,778</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>