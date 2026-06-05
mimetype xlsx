--- v5 (2026-04-26)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3069325ff02f487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93986319c22b4b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd50858cb19f74cd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9ea18492794afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb22e02a5854a4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd50858cb19f74cd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d53109eaf844627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9ea18492794afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,800</x:t>
+          <x:t>36,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,640</x:t>
-[...107 lines deleted...]
-          <x:t>36,152</x:t>
+          <x:t>36,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>