--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93986319c22b4b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cbdabee2858484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c9ea18492794afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56daa1d9606d4d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d53109eaf844627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c9ea18492794afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b66fa34374c4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56daa1d9606d4d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>37,094</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,294</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>37,839</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>