--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cbdabee2858484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f223db37ee4252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56daa1d9606d4d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a7e61edca4149d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b66fa34374c4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56daa1d9606d4d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b72fb20cecd4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a7e61edca4149d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>