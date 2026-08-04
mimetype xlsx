--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f223db37ee4252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3c9080b092461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a7e61edca4149d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f0a4b94923496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b72fb20cecd4742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a7e61edca4149d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1f48d2a26b4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f0a4b94923496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>38,795</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,865</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>23.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,161</x:t>
-[...414 lines deleted...]
-          <x:t>39,208</x:t>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>