--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3c9080b092461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7d5d0210a248f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f0a4b94923496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c3beaa9681496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1f48d2a26b4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f0a4b94923496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81fe3e746d79472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c3beaa9681496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>39,110</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,402</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>39,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,022</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>