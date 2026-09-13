--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e7d5d0210a248f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23198e4d6df4525" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c3beaa9681496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae0bf5c1b2940bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81fe3e746d79472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c3beaa9681496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc64b614a2fe4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae0bf5c1b2940bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>40,580</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>40,464</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>