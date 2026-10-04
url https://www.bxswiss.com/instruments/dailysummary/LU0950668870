--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23198e4d6df4525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e623ba2cffd4b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae0bf5c1b2940bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23432f2427b4446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc64b614a2fe4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae0bf5c1b2940bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f5b30a43ec46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23432f2427b4446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>40,501</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,464</x:t>
-[...205 lines deleted...]
-          <x:t>40,298</x:t>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>40,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...181 lines deleted...]
-          <x:t>40,265</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>