--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e623ba2cffd4b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf170a5da4dd54c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23432f2427b4446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65757f62aee7484b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f5b30a43ec46f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23432f2427b4446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088cb3fed96b4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65757f62aee7484b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU UCITS ETF (EUR) Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0950668870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,212 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>40,298</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>40,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,066</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>