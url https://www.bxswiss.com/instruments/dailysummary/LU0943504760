--- v3 (2026-03-22)
+++ v4 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d0a8eb81e948d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c171a820cb4fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67d97254d8f41d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df1454cb34d424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c160a1b9f74cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67d97254d8f41d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5514d40804164a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df1454cb34d424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>