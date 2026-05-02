--- v4 (2026-04-12)
+++ v5 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c171a820cb4fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad860e3360f436b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df1454cb34d424f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f58003cccf846f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5514d40804164a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df1454cb34d424f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb382e5ce4f4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f58003cccf846f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>