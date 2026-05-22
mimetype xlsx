--- v5 (2026-05-02)
+++ v6 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad860e3360f436b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda54b62a865d4a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f58003cccf846f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda723fd3d48346c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb382e5ce4f4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f58003cccf846f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87930409c0bf4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda723fd3d48346c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,970</x:t>
-[...296 lines deleted...]
-          <x:t>166,840</x:t>
+          <x:t>166,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,630</x:t>
-[...53 lines deleted...]
-          <x:t>166,724</x:t>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>