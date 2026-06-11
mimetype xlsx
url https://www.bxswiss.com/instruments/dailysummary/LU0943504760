--- v6 (2026-05-22)
+++ v7 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda54b62a865d4a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2d99f76f354add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda723fd3d48346c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re991e79a2a734030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87930409c0bf4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda723fd3d48346c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e606ec10834a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re991e79a2a734030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>167,390</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,087</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>169,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>171,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>171,378</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>