--- v7 (2026-06-11)
+++ v8 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2d99f76f354add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205d1759501646b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re991e79a2a734030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc6373c31144d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84e606ec10834a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re991e79a2a734030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96634edd42744fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc6373c31144d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>169,018</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>171,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,060</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>