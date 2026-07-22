--- v8 (2026-07-02)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205d1759501646b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5839ebfe3340c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc6373c31144d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15570f9d2b854cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc96634edd42744fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc6373c31144d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f51faa77c5e4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15570f9d2b854cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>