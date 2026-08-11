--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5839ebfe3340c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8af043e462c44d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15570f9d2b854cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcdfe075d514719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f51faa77c5e4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15570f9d2b854cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63465c0f3bb4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcdfe075d514719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>183,808</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,011</x:t>
-[...33 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,105</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>