--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8af043e462c44d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a97622c74bd4698" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcdfe075d514719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55de36bcac294bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63465c0f3bb4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcdfe075d514719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8911fe7dc46f4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55de36bcac294bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>180,083</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,470</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>186,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>