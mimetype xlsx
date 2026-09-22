--- v11 (2026-08-31)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a97622c74bd4698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ad497f3e334ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55de36bcac294bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf86dc65ee844a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8911fe7dc46f4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55de36bcac294bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef75b32f7114b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf86dc65ee844a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>