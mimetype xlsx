--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2ad497f3e334ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f812ecceaca4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf86dc65ee844a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce02015a3344037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef75b32f7114b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf86dc65ee844a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd339417ec8ba40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce02015a3344037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>