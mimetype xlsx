--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f812ecceaca4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3632c94f9af6417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce02015a3344037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9221c233376045a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd339417ec8ba40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce02015a3344037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd30531ea2047f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9221c233376045a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Switzerland UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0943504760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>