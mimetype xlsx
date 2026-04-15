--- v4 (2026-03-26)
+++ v5 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra012bce24137494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8656b5dd64ad4364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68caf7fd37ed4a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcccb24d58b442a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8e7f873558f4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68caf7fd37ed4a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828c82c22ef342a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcccb24d58b442a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>31,087</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,892</x:t>
-[...252 lines deleted...]
-          <x:t>30,976</x:t>
+          <x:t>30,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>