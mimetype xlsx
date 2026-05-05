--- v5 (2026-04-15)
+++ v6 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8656b5dd64ad4364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7704660ce16547ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcccb24d58b442a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e2b63d512940c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R828c82c22ef342a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcccb24d58b442a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a135cd1a8241cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e2b63d512940c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>31,003</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,865</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>30,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>