--- v6 (2026-05-05)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7704660ce16547ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bb503ec7a040f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7e2b63d512940c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf657319a2b3d4f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0a135cd1a8241cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7e2b63d512940c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cafd9cf1b5347d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf657319a2b3d4f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>31,189</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,110</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>31,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,966</x:t>
         </x:is>
       </x:c>
@@ -656,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>