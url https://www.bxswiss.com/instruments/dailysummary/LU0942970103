--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bb503ec7a040f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3407db3602840cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf657319a2b3d4f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R480072e70eed43a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cafd9cf1b5347d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf657319a2b3d4f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec989a8f2ac74a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R480072e70eed43a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>30,833</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,889</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>11.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,873</x:t>
-[...252 lines deleted...]
-          <x:t>30,504</x:t>
+          <x:t>30,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>