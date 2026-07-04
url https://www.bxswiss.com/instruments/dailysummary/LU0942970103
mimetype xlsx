--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3407db3602840cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb7bd8e63f64005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R480072e70eed43a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439d9a60fdfd4b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec989a8f2ac74a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R480072e70eed43a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf661e724a1e45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439d9a60fdfd4b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>30,637</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,598</x:t>
-[...43 lines deleted...]
-          <x:t>30,799</x:t>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,916</x:t>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>