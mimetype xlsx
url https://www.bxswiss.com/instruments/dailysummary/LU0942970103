--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb7bd8e63f64005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c6feb0ec0f4bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439d9a60fdfd4b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd49e7e78f5411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf661e724a1e45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439d9a60fdfd4b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a8100c9ec34999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd49e7e78f5411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>31,030</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,107</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>31,681</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,586</x:t>
-[...188 lines deleted...]
-          <x:t>31,234</x:t>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>