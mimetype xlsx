--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c6feb0ec0f4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869cc2be73d24017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd49e7e78f5411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4f833463704a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a8100c9ec34999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd49e7e78f5411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65ad0de2bbb477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4f833463704a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,409</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>31,344</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>31,379</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>31,218</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>31,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>