--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R869cc2be73d24017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd689832d73af4c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4f833463704a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd0fecf15514bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra65ad0de2bbb477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4f833463704a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9b6cafc893441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd0fecf15514bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>31,417</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>31,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>