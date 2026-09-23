--- v12 (2026-09-02)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd689832d73af4c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc9761e8c08440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd0fecf15514bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c3d00ecb744319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9b6cafc893441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd0fecf15514bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a81c63ba12246bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c3d00ecb744319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>31,461</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,409</x:t>
-[...593 lines deleted...]
-          <x:t>31,183</x:t>
+          <x:t>31,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>