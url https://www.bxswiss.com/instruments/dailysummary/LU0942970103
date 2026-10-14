--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc9761e8c08440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4632d64f7b7846b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8c3d00ecb744319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0b9844d89f430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a81c63ba12246bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8c3d00ecb744319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5540b4b8ba44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0b9844d89f430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,220</x:t>
-[...80 lines deleted...]
-          <x:t>31,197</x:t>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,098</x:t>
-[...183 lines deleted...]
-          <x:t>31,103</x:t>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...235 lines deleted...]
-          <x:t>31,238</x:t>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>