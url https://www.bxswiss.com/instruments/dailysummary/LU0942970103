--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4632d64f7b7846b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R859fe9102ebb4344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0b9844d89f430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc025194d9ecb473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5540b4b8ba44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0b9844d89f430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63768f3f8fa143e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc025194d9ecb473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II ESG Global Aggregate Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0942970103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>31,423</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,262</x:t>
-[...60 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,276</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>28.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,173</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>31,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>