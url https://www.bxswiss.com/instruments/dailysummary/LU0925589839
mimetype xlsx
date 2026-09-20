--- v13 (2026-08-29)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1caa2e504b394955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518ca3d37d2b4ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2aa486c7a6d45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287017d9f4384955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf821622f869945cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2aa486c7a6d45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf789799f9434940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287017d9f4384955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>141,175</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,381</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>141,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>