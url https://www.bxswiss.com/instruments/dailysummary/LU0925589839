--- v14 (2026-09-20)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518ca3d37d2b4ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1e03cec4984f1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287017d9f4384955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29927448401e4860"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf789799f9434940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287017d9f4384955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363efb5cded44f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29927448401e4860" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,744</x:t>
-[...286 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,408</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,008</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>