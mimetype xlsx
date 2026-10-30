--- v15 (2026-10-10)
+++ v16 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1e03cec4984f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e484f1d6a8d4e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29927448401e4860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34283055cfa44605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363efb5cded44f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29927448401e4860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a843045882f4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34283055cfa44605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>