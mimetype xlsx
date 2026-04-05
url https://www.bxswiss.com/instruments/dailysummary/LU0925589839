--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bca5b2f20f4422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5856dd196d74fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bf83a242db4d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4358ef45874b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R331f6f148123491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bf83a242db4d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4917a0192d4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4358ef45874b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>