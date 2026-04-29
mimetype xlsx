--- v7 (2026-04-05)
+++ v8 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5856dd196d74fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aeddc20ea1e4282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a4358ef45874b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b27152d23441da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4917a0192d4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a4358ef45874b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28005a2eaebf4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b27152d23441da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,902</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>