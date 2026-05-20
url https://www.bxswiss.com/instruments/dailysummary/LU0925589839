--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aeddc20ea1e4282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra861852678704ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b27152d23441da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03300b6122b14009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28005a2eaebf4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b27152d23441da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143700c32c674907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03300b6122b14009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,192</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>137,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,634</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>