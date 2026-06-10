--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra861852678704ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6754efaa35c048d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03300b6122b14009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06bec8cbe0e34376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R143700c32c674907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03300b6122b14009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3c947134704741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06bec8cbe0e34376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>138,092</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,634</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>138,099</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,208</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>137,481</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>