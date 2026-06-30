--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6754efaa35c048d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023c2816a06d4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06bec8cbe0e34376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84344b47a7ac4c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d3c947134704741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06bec8cbe0e34376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593903a5337b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84344b47a7ac4c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>137,495</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,188</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>137,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,508</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,768</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>