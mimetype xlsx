--- v11 (2026-06-30)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023c2816a06d4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d62b2c19164dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84344b47a7ac4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84b143bb1ef43df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R593903a5337b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84344b47a7ac4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d744a9750f74b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84b143bb1ef43df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,773</x:t>
-[...360 lines deleted...]
-          <x:t>139,413</x:t>
+          <x:t>138,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>