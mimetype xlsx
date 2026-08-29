--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6d62b2c19164dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1caa2e504b394955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd84b143bb1ef43df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2aa486c7a6d45b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d744a9750f74b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd84b143bb1ef43df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf821622f869945cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2aa486c7a6d45b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II iBoxx Eurozone Government Bond Yield Plus 1-3 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0925589839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>139,106</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>