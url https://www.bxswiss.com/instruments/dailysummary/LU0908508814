--- v3 (2026-01-11)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd615b487dc5049ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d229c5524b44a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181f37e250ed438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecbecb7621b4558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0962fcbd18f943cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181f37e250ed438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012cd361b8d040c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecbecb7621b4558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...53 lines deleted...]
-          <x:t>12.12.2025</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,559</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>16.12.2025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,545</x:t>
-[...70 lines deleted...]
-          <x:t>19.12.2025</x:t>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,476</x:t>
-[...252 lines deleted...]
-          <x:t>20,699</x:t>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>