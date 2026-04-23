--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04d229c5524b44a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476a22be80a84a0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ecbecb7621b4558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c88267ecbe04553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012cd361b8d040c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ecbecb7621b4558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4248253ec29e4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c88267ecbe04553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>20,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,347</x:t>
-[...16 lines deleted...]
-          <x:t>20,451</x:t>
+          <x:t>20,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,400</x:t>
-[...102 lines deleted...]
-          <x:t>20,293</x:t>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>20,343</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,449</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>20,632</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>