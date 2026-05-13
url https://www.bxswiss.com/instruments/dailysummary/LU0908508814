--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476a22be80a84a0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7e3a9ab9cb4514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c88267ecbe04553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610c0fc661764f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4248253ec29e4ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c88267ecbe04553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd068d1f4f1554a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610c0fc661764f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>20,301</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,231</x:t>
-[...517 lines deleted...]
-          <x:t>20,441</x:t>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>