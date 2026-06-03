--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7e3a9ab9cb4514" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab857ee39f454f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R610c0fc661764f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfec7f34cd84581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd068d1f4f1554a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R610c0fc661764f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf1952c8f95485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfec7f34cd84581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>20,641</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,477</x:t>
-[...276 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>20,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,628</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>20,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>