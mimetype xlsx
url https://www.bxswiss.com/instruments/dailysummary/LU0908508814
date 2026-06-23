--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab857ee39f454f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c03d25e90b4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfec7f34cd84581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39f9314600a4778"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcf1952c8f95485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfec7f34cd84581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84798e6b30d84221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39f9314600a4778" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>20,364</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...468 lines deleted...]
-          <x:t>20,553</x:t>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,493</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>20,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>