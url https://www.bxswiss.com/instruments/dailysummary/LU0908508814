--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c03d25e90b4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223d45014e4348e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra39f9314600a4778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e8dd622d3414f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84798e6b30d84221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra39f9314600a4778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414eac0857a54b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e8dd622d3414f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>20,716</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,633</x:t>
-[...60 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>20,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,800</x:t>
-[...193 lines deleted...]
-          <x:t>20,839</x:t>
+          <x:t>20,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>