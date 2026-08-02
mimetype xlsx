--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R223d45014e4348e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1552589eb5c24924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e8dd622d3414f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5842358db70d43ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R414eac0857a54b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e8dd622d3414f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c997222a294a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5842358db70d43ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,800</x:t>
-[...178 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>20,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,957</x:t>
-[...48 lines deleted...]
-          <x:t>20,912</x:t>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,858</x:t>
-[...161 lines deleted...]
-          <x:t>20,742</x:t>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,816</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>20,852</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>