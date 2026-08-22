--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1552589eb5c24924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff312a1ace124683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5842358db70d43ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c49d15ad0c4eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c997222a294a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5842358db70d43ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ea1fca8922432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c49d15ad0c4eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,000</x:t>
-[...70 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,984</x:t>
-[...522 lines deleted...]
-          <x:t>20,806</x:t>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>