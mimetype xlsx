--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff312a1ace124683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba2024ff5104958" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c49d15ad0c4eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c82367674644c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3ea1fca8922432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c49d15ad0c4eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faf7729947e48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c82367674644c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>20,944</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,933</x:t>
-[...6 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>20,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,934</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>20,926</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,009</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>20,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>