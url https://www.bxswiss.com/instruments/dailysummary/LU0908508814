--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba2024ff5104958" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4ac777f5c54ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c82367674644c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42cedba503794469"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4faf7729947e48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c82367674644c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a7bf857df444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42cedba503794469" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>20,907</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>21,089</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,024</x:t>
-[...43 lines deleted...]
-          <x:t>21,111</x:t>
+          <x:t>21,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,014</x:t>
-[...43 lines deleted...]
-          <x:t>21,024</x:t>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>21,057</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,942</x:t>
-[...242 lines deleted...]
-          <x:t>21,009</x:t>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>