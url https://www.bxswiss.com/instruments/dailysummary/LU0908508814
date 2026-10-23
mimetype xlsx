--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4ac777f5c54ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131f1afeec974c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42cedba503794469"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa7da34256454198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a7bf857df444f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42cedba503794469" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ae586c766148ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa7da34256454198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 5C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0908508814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,006</x:t>
-[...102 lines deleted...]
-          <x:t>21,025</x:t>
+          <x:t>20,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,979</x:t>
-[...367 lines deleted...]
-          <x:t>20,951</x:t>
+          <x:t>20,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,889</x:t>
-[...75 lines deleted...]
-          <x:t>21,077</x:t>
+          <x:t>20,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,949</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>20,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>