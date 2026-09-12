--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f48a657c9504af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac560ff62e64f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceaf0f65c70e4814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7be7fe71dc4287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5edce9057d48420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceaf0f65c70e4814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7211c437ecea4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7be7fe71dc4287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>39,165</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>39,525</x:t>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,275</x:t>
-[...431 lines deleted...]
-          <x:t>40,530</x:t>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>