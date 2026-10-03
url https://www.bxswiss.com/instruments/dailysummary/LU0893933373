--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcac560ff62e64f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4ef4949ff44694" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7be7fe71dc4287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511e3021abdc40ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7211c437ecea4213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7be7fe71dc4287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc543b863d29b491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511e3021abdc40ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>40,580</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>02.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,410</x:t>
-[...102 lines deleted...]
-          <x:t>39,980</x:t>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>39,565</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...73 lines deleted...]
-          <x:t>39,235</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>