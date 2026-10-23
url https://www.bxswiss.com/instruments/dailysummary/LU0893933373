--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4ef4949ff44694" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R695bd1620dd94d32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511e3021abdc40ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e11a933261e4b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc543b863d29b491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511e3021abdc40ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1120a7ab67d3483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e11a933261e4b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,410</x:t>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,765</x:t>
-[...21 lines deleted...]
-          <x:t>40,590</x:t>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>39,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>