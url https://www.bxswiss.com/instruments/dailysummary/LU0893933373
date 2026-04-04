--- v2 (2026-02-21)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a6be7f56c347a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2165bd54ca4b4210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cf174677d54600"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec02b37a775f48c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc299ad57a6f64329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cf174677d54600" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fa265f751c2471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec02b37a775f48c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>40,040</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>