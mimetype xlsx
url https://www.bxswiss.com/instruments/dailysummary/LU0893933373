--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2165bd54ca4b4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a2f12cea934f09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec02b37a775f48c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e65021560b44c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fa265f751c2471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec02b37a775f48c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503782b3efde4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e65021560b44c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,230</x:t>
-[...441 lines deleted...]
-          <x:t>36,120</x:t>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>