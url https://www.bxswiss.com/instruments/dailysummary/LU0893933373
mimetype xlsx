--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a2f12cea934f09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96354a66c68a40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e65021560b44c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6cd6867c3e4768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503782b3efde4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e65021560b44c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec8202476f24d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6cd6867c3e4768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>