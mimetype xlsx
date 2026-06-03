--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96354a66c68a40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19041960f6944350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b6cd6867c3e4768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R946f3c643f8b49b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ec8202476f24d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b6cd6867c3e4768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1958cef48ef044ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R946f3c643f8b49b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>37,615</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,575</x:t>
-[...102 lines deleted...]
-          <x:t>38,640</x:t>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>38,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,055</x:t>
-[...259 lines deleted...]
-          <x:t>39,035</x:t>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>37,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>