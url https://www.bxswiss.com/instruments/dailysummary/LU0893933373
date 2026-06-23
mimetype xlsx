--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19041960f6944350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff16a4f437c4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R946f3c643f8b49b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd605cab45ddf46b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1958cef48ef044ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R946f3c643f8b49b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78f59f251b04873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd605cab45ddf46b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>20.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,730</x:t>
-[...225 lines deleted...]
-          <x:t>39,335</x:t>
+          <x:t>38,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>