--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff16a4f437c4041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd292dcfbed34cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd605cab45ddf46b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74bded56d3742bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78f59f251b04873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd605cab45ddf46b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711f15c3dfe84790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74bded56d3742bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>38,620</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,540</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>38,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,470</x:t>
-[...522 lines deleted...]
-          <x:t>38,510</x:t>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>