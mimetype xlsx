--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd292dcfbed34cb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0005d49a534d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74bded56d3742bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601efac567894d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R711f15c3dfe84790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74bded56d3742bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce1c07254e542b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601efac567894d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>38,680</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,340</x:t>
-[...16 lines deleted...]
-          <x:t>39,145</x:t>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>39,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,435</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>39,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>39,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>