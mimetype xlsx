--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0005d49a534d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f48a657c9504af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601efac567894d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceaf0f65c70e4814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce1c07254e542b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601efac567894d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5edce9057d48420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceaf0f65c70e4814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund USD IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0893933373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>39,585</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,230</x:t>
-[...26 lines deleted...]
-          <x:t>39,090</x:t>
+          <x:t>40,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>39,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>