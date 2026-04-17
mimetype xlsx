--- v5 (2026-03-23)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63760169e6b4448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75362360b0914a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd25225cdbb344b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876eb835e1cd4bfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R937df68b237e4c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd25225cdbb344b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75aa10ccfbc341e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876eb835e1cd4bfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>14,043</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,952</x:t>
-[...114 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,935</x:t>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,886</x:t>
-[...102 lines deleted...]
-          <x:t>13,825</x:t>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>13,863</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>