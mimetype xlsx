--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75362360b0914a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81ed9b71a41431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876eb835e1cd4bfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb0b637ad4a4bda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75aa10ccfbc341e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876eb835e1cd4bfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0810b2a6184cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb0b637ad4a4bda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>13,825</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>13,944</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,867</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>20.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,922</x:t>
-[...4 lines deleted...]
-          <x:t>13,846</x:t>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,977</x:t>
-[...85 lines deleted...]
-          <x:t>13,809</x:t>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...343 lines deleted...]
-          <x:t>13,884</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>