--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81ed9b71a41431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re394c174a25f49b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bb0b637ad4a4bda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e95943778453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0810b2a6184cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bb0b637ad4a4bda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe5cdd933a743e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e95943778453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>13,802</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>13,802</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>13,876</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>