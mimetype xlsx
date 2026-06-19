--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re394c174a25f49b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b528f8c450f4bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e95943778453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4641d59f3c467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fe5cdd933a743e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e95943778453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce7656c05fa4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4641d59f3c467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,892</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,883</x:t>
-[...129 lines deleted...]
-          <x:t>13,786</x:t>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,832</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>13,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,871</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,919</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>13,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>