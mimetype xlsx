--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b528f8c450f4bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83db29f7c9884c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae4641d59f3c467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9019d7a34a8a4549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcce7656c05fa4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae4641d59f3c467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ab008c8c5a45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9019d7a34a8a4549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>13,777</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,700</x:t>
-[...43 lines deleted...]
-          <x:t>13,791</x:t>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>13,823</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,803</x:t>
-[...308 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>13,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,897</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>13,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>