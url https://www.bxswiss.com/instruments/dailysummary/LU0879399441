--- v10 (2026-07-09)
+++ v11 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83db29f7c9884c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a2e77348a94a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9019d7a34a8a4549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e17b91f5bdd472a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ab008c8c5a45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9019d7a34a8a4549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b2e62e8d05469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e17b91f5bdd472a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,889</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,835</x:t>
-[...6 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,861</x:t>
-[...16 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,935</x:t>
-[...85 lines deleted...]
-          <x:t>13,799</x:t>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,982</x:t>
-[...333 lines deleted...]
-          <x:t>13,897</x:t>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>