--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3a2e77348a94a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a3f2efeb11453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e17b91f5bdd472a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2391c963604735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b2e62e8d05469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e17b91f5bdd472a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16b388282d642dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2391c963604735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>14,040</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,977</x:t>
-[...43 lines deleted...]
-          <x:t>14,014</x:t>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,948</x:t>
-[...43 lines deleted...]
-          <x:t>13,970</x:t>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,968</x:t>
-[...70 lines deleted...]
-          <x:t>13,964</x:t>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,849</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>13,827</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,856</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,872</x:t>
-[...279 lines deleted...]
-          <x:t>13,841</x:t>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>