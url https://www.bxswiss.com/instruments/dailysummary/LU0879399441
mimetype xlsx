--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a3f2efeb11453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55ffdab3e164d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd2391c963604735"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc8dfc021984c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16b388282d642dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd2391c963604735" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cad1513fd5484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc8dfc021984c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,890</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>13,871</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,834</x:t>
-[...6 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,857</x:t>
-[...4 lines deleted...]
-          <x:t>13,735</x:t>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>13,904</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,841</x:t>
-[...205 lines deleted...]
-          <x:t>13,907</x:t>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,845</x:t>
-[...70 lines deleted...]
-          <x:t>13,870</x:t>
+          <x:t>13,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>13,767</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,659</x:t>
-[...4 lines deleted...]
-          <x:t>13,746</x:t>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>