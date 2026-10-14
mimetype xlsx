--- v13 (2026-09-08)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55ffdab3e164d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146e50e3d26b4599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc8dfc021984c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49be6f1f2474223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cad1513fd5484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc8dfc021984c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f995b1d56b4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49be6f1f2474223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>13,750</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>