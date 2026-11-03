--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R146e50e3d26b4599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6bd6ed070b14df7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49be6f1f2474223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981a3a04224f4a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f995b1d56b4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49be6f1f2474223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b0bcf2d8124d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981a3a04224f4a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 5-10 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879399441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>13,511</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,589</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>13,679</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,631</x:t>
-[...75 lines deleted...]
-          <x:t>13,570</x:t>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,628</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>13,613</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>