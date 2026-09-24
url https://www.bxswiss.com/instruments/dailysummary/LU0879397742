--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1418f22f445d45d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e737f65a95d4fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039e9901d4a7420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56160ab9302d4781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b1f49fbbc941cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039e9901d4a7420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4629feb5013a4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56160ab9302d4781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,635</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,601</x:t>
-[...195 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,537</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,583</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,539</x:t>
-[...43 lines deleted...]
-          <x:t>11,594</x:t>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,555</x:t>
-[...323 lines deleted...]
-          <x:t>11,525</x:t>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>