--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e737f65a95d4fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec75982b5f04c94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56160ab9302d4781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7b17d586f94aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4629feb5013a4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56160ab9302d4781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60735a360b25465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7b17d586f94aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>11,507</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>10.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,523</x:t>
-[...26 lines deleted...]
-          <x:t>11,516</x:t>
+          <x:t>11,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>18.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,490</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>11,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,456</x:t>
-[...80 lines deleted...]
-          <x:t>11,448</x:t>
+          <x:t>11,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>