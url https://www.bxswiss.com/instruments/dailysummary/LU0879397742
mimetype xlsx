--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec75982b5f04c94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7af2c748e84855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7b17d586f94aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b679ead605b4cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60735a360b25465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7b17d586f94aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78008c82cec34842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b679ead605b4cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,462</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,454</x:t>
-[...16 lines deleted...]
-          <x:t>11,435</x:t>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,416</x:t>
-[...43 lines deleted...]
-          <x:t>11,491</x:t>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,450</x:t>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,474</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,490</x:t>
-[...453 lines deleted...]
-          <x:t>11,461</x:t>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,484</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>11,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>