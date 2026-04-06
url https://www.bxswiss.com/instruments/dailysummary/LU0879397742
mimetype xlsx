--- v4 (2026-03-17)
+++ v5 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae44c3188364e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc7eecdbc434477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c6313d76345ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8514bc1aa643b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re760230c05c7414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c6313d76345ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ff53d69035453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8514bc1aa643b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,642</x:t>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,618</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>11,642</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,624</x:t>
-[...6 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,640</x:t>
-[...16 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,612</x:t>
-[...85 lines deleted...]
-          <x:t>11,542</x:t>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,576</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>11,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>