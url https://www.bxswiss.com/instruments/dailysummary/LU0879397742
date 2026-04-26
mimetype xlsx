--- v5 (2026-04-06)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc7eecdbc434477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34fb293fbfe4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad8514bc1aa643b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f4d74073dc48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ff53d69035453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad8514bc1aa643b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2126508b1d44777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f4d74073dc48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,642</x:t>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,624</x:t>
-[...75 lines deleted...]
-          <x:t>11,536</x:t>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,581</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>11,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>