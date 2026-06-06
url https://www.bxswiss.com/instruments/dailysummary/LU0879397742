--- v6 (2026-04-26)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34fb293fbfe4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc3aa20dd2e42a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f4d74073dc48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe160b5e9b0944d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2126508b1d44777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f4d74073dc48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232fc5a7e9ae4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe160b5e9b0944d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,553</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,525</x:t>
-[...92 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,703</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>11,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,581</x:t>
+          <x:t>11,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>