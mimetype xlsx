--- v7 (2026-06-06)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc3aa20dd2e42a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e00b07ee6543c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe160b5e9b0944d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f01a2c9df1240a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232fc5a7e9ae4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe160b5e9b0944d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535bebe670644822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f01a2c9df1240a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,604</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>11,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,527</x:t>
-[...16 lines deleted...]
-          <x:t>11,584</x:t>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,542</x:t>
-[...544 lines deleted...]
-          <x:t>11,593</x:t>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>