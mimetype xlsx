--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6e00b07ee6543c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d57fa3e9e94f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f01a2c9df1240a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cfaf58bf154cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535bebe670644822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f01a2c9df1240a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834750132d084e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cfaf58bf154cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,593</x:t>
-[...16 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,589</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,555</x:t>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,594</x:t>
-[...522 lines deleted...]
-          <x:t>11,621</x:t>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>