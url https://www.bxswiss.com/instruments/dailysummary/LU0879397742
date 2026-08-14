--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2d57fa3e9e94f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a8128ecbb34598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21cfaf58bf154cdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac838868825d4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834750132d084e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21cfaf58bf154cdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac8374da2b748d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac838868825d4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,643</x:t>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,596</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,611</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>11,652</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,602</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>11,661</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,654</x:t>
-[...237 lines deleted...]
-          <x:t>11,575</x:t>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,586</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>11,562</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,589</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>11,554</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>