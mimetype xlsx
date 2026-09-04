--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87a8128ecbb34598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1418f22f445d45d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac838868825d4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039e9901d4a7420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac8374da2b748d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac838868825d4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6b1f49fbbc941cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039e9901d4a7420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - SBI Foreign AAA-BBB 1-5 ESG UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0879397742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>11,626</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,594</x:t>
-[...16 lines deleted...]
-          <x:t>11,614</x:t>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,590</x:t>
-[...178 lines deleted...]
-          <x:t>11,589</x:t>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,525</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>11,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>