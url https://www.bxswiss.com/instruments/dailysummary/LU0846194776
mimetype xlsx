--- v11 (2026-09-07)
+++ v12 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895270702b14ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430a52534d314b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998ecce22c01453e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5b5e388b6ae4447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df2bdcbebb64433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998ecce22c01453e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6beef0e21b834020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5b5e388b6ae4447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>