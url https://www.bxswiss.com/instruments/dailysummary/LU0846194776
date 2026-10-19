--- v12 (2026-09-27)
+++ v13 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R430a52534d314b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b63add7af745a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5b5e388b6ae4447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9fc50fd141441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6beef0e21b834020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5b5e388b6ae4447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47acbca6ff62463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9fc50fd141441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>64,930</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...352 lines deleted...]
-          <x:t>64,147</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>