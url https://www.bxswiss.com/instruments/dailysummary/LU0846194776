--- v13 (2026-10-19)
+++ v14 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b63add7af745a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b05328b9554580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc9fc50fd141441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R721c6c6f463b4f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47acbca6ff62463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc9fc50fd141441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c8501c946d4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R721c6c6f463b4f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>