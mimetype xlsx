--- v4 (2026-03-15)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39cd609ffed84d30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a06e7b49704146" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a729e3a1024c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8176cc7e9e64537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd439bd3dd446482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a729e3a1024c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bdcf7b77a242cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8176cc7e9e64537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>