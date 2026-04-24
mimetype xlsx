--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2a06e7b49704146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c8ba50c8c4454c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8176cc7e9e64537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29a916e7b0e402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92bdcf7b77a242cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8176cc7e9e64537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c437a6f1b14c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29a916e7b0e402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>