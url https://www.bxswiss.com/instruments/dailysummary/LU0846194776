--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c8ba50c8c4454c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d25043d0b7240fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29a916e7b0e402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab0d2e65a754a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c437a6f1b14c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29a916e7b0e402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95517ceb21c54ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab0d2e65a754a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>58,791</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,652</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,419</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>