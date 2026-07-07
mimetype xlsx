--- v7 (2026-05-14)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d25043d0b7240fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5795193e7981494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab0d2e65a754a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra446b35186dd4c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95517ceb21c54ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab0d2e65a754a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e78413b8526488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra446b35186dd4c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>59,248</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>