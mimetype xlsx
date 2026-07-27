--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5795193e7981494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623289bb9a994a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra446b35186dd4c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabda2fe30a24bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e78413b8526488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra446b35186dd4c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9640315457f04de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabda2fe30a24bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>64,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,488</x:t>
-[...4 lines deleted...]
-          <x:t>64,771</x:t>
+          <x:t>63,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>