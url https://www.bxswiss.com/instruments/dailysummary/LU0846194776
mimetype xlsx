--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623289bb9a994a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6542cd64a5407d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabda2fe30a24bba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9beb9c0ef54b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9640315457f04de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabda2fe30a24bba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054b440744394d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9beb9c0ef54b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,418</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>64,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,488</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>63,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>