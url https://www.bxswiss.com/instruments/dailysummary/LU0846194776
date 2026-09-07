--- v10 (2026-08-16)
+++ v11 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6542cd64a5407d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895270702b14ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9beb9c0ef54b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998ecce22c01453e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054b440744394d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9beb9c0ef54b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df2bdcbebb64433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998ecce22c01453e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI EMU UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0846194776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>