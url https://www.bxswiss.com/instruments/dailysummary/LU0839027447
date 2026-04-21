--- v4 (2026-03-24)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R276824561cdd4598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572324b26233442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9869848ca8b14ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d490d65966f4366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62eb16f403894865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9869848ca8b14ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra917dba2f371436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d490d65966f4366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0839027447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...527 lines deleted...]
-          <x:t>26,748</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...46 lines deleted...]
-          <x:t>27,012</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>