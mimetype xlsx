--- v5 (2026-04-21)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R572324b26233442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra577302db6234913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d490d65966f4366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5149847cd84b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra917dba2f371436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d490d65966f4366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5fe024f1c54613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5149847cd84b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0839027447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>30,048</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>