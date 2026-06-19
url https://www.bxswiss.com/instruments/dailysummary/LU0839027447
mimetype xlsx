--- v6 (2026-05-29)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra577302db6234913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727a6eb1b3a1420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf5149847cd84b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88de97cc76fd4b32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5fe024f1c54613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf5149847cd84b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2370ff2b260c49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88de97cc76fd4b32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0839027447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>