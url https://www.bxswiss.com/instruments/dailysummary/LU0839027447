--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727a6eb1b3a1420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c43368d67bd4dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88de97cc76fd4b32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d56092361764899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2370ff2b260c49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88de97cc76fd4b32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2dc33585604805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d56092361764899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0839027447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>33,884</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,604</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>34,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,564</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>