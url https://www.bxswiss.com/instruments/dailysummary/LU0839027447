--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c43368d67bd4dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6004044720445f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d56092361764899"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940b59f5434f44a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2dc33585604805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d56092361764899" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383570526b794be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940b59f5434f44a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0839027447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>35,564</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,429</x:t>
-[...458 lines deleted...]
-          <x:t>33,681</x:t>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>