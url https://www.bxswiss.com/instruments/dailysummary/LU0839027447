--- v9 (2026-07-29)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6004044720445f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d5c8017be04db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R940b59f5434f44a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef07d59509c4aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383570526b794be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R940b59f5434f44a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21414c2f3ad04d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef07d59509c4aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0839027447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>35,953</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,287</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>32,068</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>