--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34d5c8017be04db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree89fa03b3c9457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef07d59509c4aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d936e31e1ce4f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21414c2f3ad04d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef07d59509c4aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98333b75338e470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d936e31e1ce4f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0839027447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>34,739</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,703</x:t>
-[...6 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>34,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,350</x:t>
-[...264 lines deleted...]
-          <x:t>35,183</x:t>
+          <x:t>34,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,974</x:t>
-[...274 lines deleted...]
-          <x:t>34,538</x:t>
+          <x:t>35,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>