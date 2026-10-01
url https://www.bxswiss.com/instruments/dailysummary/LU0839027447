--- v11 (2026-09-09)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree89fa03b3c9457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf26ec8dd6ab49fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d936e31e1ce4f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a9197a6cb043f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98333b75338e470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d936e31e1ce4f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a65aad6c274a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a9197a6cb043f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0839027447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,689</x:t>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,975</x:t>
-[...404 lines deleted...]
-          <x:t>35,371</x:t>
+          <x:t>35,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>