--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf26ec8dd6ab49fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b20fef868e84250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a9197a6cb043f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b9f8be1157454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a65aad6c274a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a9197a6cb043f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8a5d188df2249fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b9f8be1157454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Nikkei 225 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0839027447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>