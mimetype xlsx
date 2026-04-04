--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf327002f2804609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e82ea303e84f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0042538a95948b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa6952e575943a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4273ad6638f34652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0042538a95948b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b7979d809041a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa6952e575943a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>