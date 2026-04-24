--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e82ea303e84f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313b3395e2e443cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fa6952e575943a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1334038c1747da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b7979d809041a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fa6952e575943a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16fd24e3be44224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1334038c1747da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>135,755</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>133,210</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>