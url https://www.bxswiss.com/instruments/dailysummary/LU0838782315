--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R313b3395e2e443cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba6a415c45b41ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf1334038c1747da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6cc0b450e754bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16fd24e3be44224" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf1334038c1747da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42a0af4fc354978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6cc0b450e754bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>