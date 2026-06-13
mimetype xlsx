--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba6a415c45b41ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2327ca9f574867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6cc0b450e754bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d35513488aa4b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb42a0af4fc354978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6cc0b450e754bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15bbfc24cdc84a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d35513488aa4b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>