--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a2327ca9f574867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c6a1e250614c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d35513488aa4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30708fc8118d4f79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15bbfc24cdc84a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d35513488aa4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49288a34c67f492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30708fc8118d4f79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,087</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>145,768</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>145,485</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>