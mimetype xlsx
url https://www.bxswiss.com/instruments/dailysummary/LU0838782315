--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81c6a1e250614c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225d6df5889f4595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30708fc8118d4f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5ca161e1fa4919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49288a34c67f492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30708fc8118d4f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f95f528f79b4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5ca161e1fa4919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>145,768</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>148,266</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,220</x:t>
-[...350 lines deleted...]
-          <x:t>147,560</x:t>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>