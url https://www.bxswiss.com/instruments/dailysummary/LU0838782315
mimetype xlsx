--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225d6df5889f4595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6ec4630ee24e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f5ca161e1fa4919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd24a8663b24fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f95f528f79b4ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f5ca161e1fa4919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2372f62a3954249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd24a8663b24fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>