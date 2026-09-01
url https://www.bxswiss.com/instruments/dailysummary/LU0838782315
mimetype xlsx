--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6ec4630ee24e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084472b9b5e7450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd24a8663b24fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54722eca2a4e449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2372f62a3954249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd24a8663b24fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd3e7fbcf544777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54722eca2a4e449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>