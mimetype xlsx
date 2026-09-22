--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084472b9b5e7450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3425bb176e74793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54722eca2a4e449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868ac2b38a8e474e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd3e7fbcf544777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54722eca2a4e449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dcb2c4219f47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868ac2b38a8e474e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>