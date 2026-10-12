--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3425bb176e74793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38098867190946f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868ac2b38a8e474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb973c52880458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61dcb2c4219f47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868ac2b38a8e474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff749f794d5b49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb973c52880458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>