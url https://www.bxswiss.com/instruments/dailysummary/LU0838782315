--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38098867190946f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb186a2da64ca4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb973c52880458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d41a3515ac64c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff749f794d5b49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb973c52880458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1e63722da454b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d41a3515ac64c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers DAX ESG Screened UCITS ETF 1D</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0838782315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>