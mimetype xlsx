--- v12 (2026-09-09)
+++ v13 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a38cd1390148ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0071197f4c54324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf167c9599a804e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad102b10f2b44709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e698519c594c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf167c9599a804e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93945a3149ae4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad102b10f2b44709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>