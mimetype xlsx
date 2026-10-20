--- v13 (2026-09-30)
+++ v14 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0071197f4c54324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb714257202ea4fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad102b10f2b44709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f38f6165f1c4fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93945a3149ae4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad102b10f2b44709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2cc65c110e4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f38f6165f1c4fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>