--- v4 (2026-03-27)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f458986b8bd4a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ddcc5779c3438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6960e82c63ec4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17e254865d64d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d7d51f95974aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6960e82c63ec4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d6367e0a814e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17e254865d64d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>