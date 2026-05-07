--- v5 (2026-04-17)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ddcc5779c3438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf279c32bab4641dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17e254865d64d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d31f1c8778a4541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d6367e0a814e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17e254865d64d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c25be10020243ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d31f1c8778a4541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>