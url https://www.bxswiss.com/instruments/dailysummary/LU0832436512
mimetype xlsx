--- v6 (2026-05-07)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf279c32bab4641dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ed601ce4744f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d31f1c8778a4541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9794b406714143"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c25be10020243ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d31f1c8778a4541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e002fb6af474747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9794b406714143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>141,543</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,702</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,344</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>