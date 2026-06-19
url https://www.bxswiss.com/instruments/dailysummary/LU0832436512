--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ed601ce4744f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65b2c6aaaa24d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c9794b406714143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5c8569f55f4c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e002fb6af474747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c9794b406714143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e89fb1414c849e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5c8569f55f4c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>141,710</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,100</x:t>
-[...215 lines deleted...]
-          <x:t>143,482</x:t>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>