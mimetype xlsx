--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc65b2c6aaaa24d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra443b4a13953411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5c8569f55f4c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e20669fe3d4369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e89fb1414c849e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5c8569f55f4c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0eb55ae9e614577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e20669fe3d4369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>144,164</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,707</x:t>
-[...544 lines deleted...]
-          <x:t>144,694</x:t>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>