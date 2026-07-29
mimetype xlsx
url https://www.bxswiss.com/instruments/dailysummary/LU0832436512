--- v9 (2026-07-09)
+++ v10 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra443b4a13953411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc780b25c0e42d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e20669fe3d4369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb069bad574f4870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0eb55ae9e614577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e20669fe3d4369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ad1a1ad4404ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb069bad574f4870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>148,265</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,168</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>148,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>