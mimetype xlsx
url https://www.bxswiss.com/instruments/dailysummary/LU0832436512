--- v10 (2026-07-29)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc780b25c0e42d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c25e94291455c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb069bad574f4870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7333642f6154948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ad1a1ad4404ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb069bad574f4870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3dba4e8f3546e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7333642f6154948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>