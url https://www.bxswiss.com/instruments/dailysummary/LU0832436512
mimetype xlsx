--- v11 (2026-08-19)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c25e94291455c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a38cd1390148ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7333642f6154948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf167c9599a804e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f3dba4e8f3546e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7333642f6154948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03e698519c594c82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf167c9599a804e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Global Equity Quality Income UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0832436512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>