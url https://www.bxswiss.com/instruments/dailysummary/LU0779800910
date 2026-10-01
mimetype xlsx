--- v0 (2026-09-09)
+++ v1 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb97840a01494e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a31686e9b94ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f954c8c506e45d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd123daf99fa64db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bfa9832f09a499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f954c8c506e45d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81440d11c0a44711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd123daf99fa64db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers - CSI300 Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0779800910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...82 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,971</x:t>
-[...85 lines deleted...]
-          <x:t>16,837</x:t>
+          <x:t>17,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,898</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>16,979</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>