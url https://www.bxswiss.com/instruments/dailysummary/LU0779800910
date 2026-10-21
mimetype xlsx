--- v1 (2026-10-01)
+++ v2 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a31686e9b94ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa0b804b397430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd123daf99fa64db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46076c0d0054a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81440d11c0a44711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd123daf99fa64db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37293daf27364440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46076c0d0054a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers - CSI300 Swap UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0779800910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,838</x:t>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,819</x:t>
-[...232 lines deleted...]
-          <x:t>16,707</x:t>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,614</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>16,652</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>