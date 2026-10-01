--- v11 (2026-08-22)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6f3536d3ef4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149c39789af040ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde092e5ef2af46f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a70f2f794d4f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16864e9a2f0c405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde092e5ef2af46f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec03ffb925f465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a70f2f794d4f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...431 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,830</x:t>
-[...43 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,739</x:t>
-[...117 lines deleted...]
-          <x:t>30,306</x:t>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>