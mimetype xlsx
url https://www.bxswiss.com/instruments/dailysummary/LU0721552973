--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R149c39789af040ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdf7cc38c8243b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a70f2f794d4f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c9311378c742b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ec03ffb925f465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a70f2f794d4f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b1e138eac054c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c9311378c742b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>30,916</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,774</x:t>
-[...247 lines deleted...]
-          <x:t>30,929</x:t>
+          <x:t>30,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>