--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6029c9aac8c1433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2c5d4147584fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70ef80a83d64724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4ba962d7744cbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1cdf867aab84435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70ef80a83d64724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceea73dec7e143d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4ba962d7744cbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>29,917</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>30,332</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>30,433</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>