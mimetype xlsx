--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c2c5d4147584fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2973cba2e04aae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4ba962d7744cbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efe87535590498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceea73dec7e143d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4ba962d7744cbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac5f6abc8e54a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efe87535590498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,530</x:t>
-[...16 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>30,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,378</x:t>
-[...166 lines deleted...]
-          <x:t>30,133</x:t>
+          <x:t>30,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...397 lines deleted...]
-          <x:t>30,765</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>