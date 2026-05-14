--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2973cba2e04aae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f978e9423a47cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9efe87535590498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c861434b7334f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac5f6abc8e54a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9efe87535590498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde8040e70734b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c861434b7334f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,391</x:t>
-[...161 lines deleted...]
-          <x:t>30,715</x:t>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,587</x:t>
-[...259 lines deleted...]
-          <x:t>30,311</x:t>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,108</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>30,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,091</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>30,280</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,249</x:t>
-[...26 lines deleted...]
-          <x:t>30,285</x:t>
+          <x:t>30,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>