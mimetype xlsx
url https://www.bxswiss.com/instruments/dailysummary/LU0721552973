--- v9 (2026-05-14)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f978e9423a47cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc702006f9ef84338" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c861434b7334f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a95b17353334837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde8040e70734b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c861434b7334f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a90658897b4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a95b17353334837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>30,477</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,414</x:t>
-[...274 lines deleted...]
-          <x:t>30,070</x:t>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>