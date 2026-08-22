--- v10 (2026-07-13)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc702006f9ef84338" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6f3536d3ef4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a95b17353334837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde092e5ef2af46f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a90658897b4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a95b17353334837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16864e9a2f0c405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde092e5ef2af46f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 7-10 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,782</x:t>
-[...576 lines deleted...]
-          <x:t>31,080</x:t>
+          <x:t>30,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>