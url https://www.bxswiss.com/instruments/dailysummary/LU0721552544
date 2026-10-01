--- v13 (2026-09-10)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12d2fee566240bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea1106c608342c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15a4286ccf44e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23acf68b110b48b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c05cb890f044e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15a4286ccf44e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a4f95a02324bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23acf68b110b48b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>19,760</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,866</x:t>
-[...4 lines deleted...]
-          <x:t>19,821</x:t>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...559 lines deleted...]
-          <x:t>19,473</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>