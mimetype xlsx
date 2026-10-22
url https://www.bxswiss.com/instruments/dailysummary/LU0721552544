--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raea1106c608342c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7f99e1e50c43d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23acf68b110b48b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fb25cb3a3e4d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a4f95a02324bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23acf68b110b48b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R402aceb3d6ab4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fb25cb3a3e4d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>19,605</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,595</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>19,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,680</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>