--- v6 (2026-03-28)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0def24007d204a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39aeef6c23e4431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b73cd2cc024ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2612f7f2e3364d92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654d0a13d257451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b73cd2cc024ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e098ff28ce143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2612f7f2e3364d92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>19,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>18,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,961</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>19,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>