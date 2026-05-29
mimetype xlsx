--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39aeef6c23e4431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a38003a3804768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2612f7f2e3364d92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558e88c0e93148b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e098ff28ce143f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2612f7f2e3364d92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90e974415844dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558e88c0e93148b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,250</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>19,227</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>19,258</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,158</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>19,002</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>18,961</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>