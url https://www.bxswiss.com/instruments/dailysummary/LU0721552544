--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a38003a3804768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1aca5e1fbad45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558e88c0e93148b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8259ffc2f043aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc90e974415844dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558e88c0e93148b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20bf4ed4de44415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8259ffc2f043aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>19,214</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>19,126</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,191</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>19,112</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>