--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1aca5e1fbad45e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04506aa80df04149" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8259ffc2f043aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46c20595e674afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20bf4ed4de44415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8259ffc2f043aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d16f8b843b946bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46c20595e674afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>