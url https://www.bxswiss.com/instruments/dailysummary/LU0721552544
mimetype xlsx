--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04506aa80df04149" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf283854ec9aa40b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46c20595e674afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9229197e64044f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d16f8b843b946bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46c20595e674afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a493ef1f0d4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9229197e64044f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,681</x:t>
-[...58 lines deleted...]
-          <x:t>19,672</x:t>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>25.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,846</x:t>
-[...26 lines deleted...]
-          <x:t>19,766</x:t>
+          <x:t>19,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,740</x:t>
-[...16 lines deleted...]
-          <x:t>19,768</x:t>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,721</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>19,745</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>