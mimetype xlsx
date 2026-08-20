--- v11 (2026-07-29)
+++ v12 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf283854ec9aa40b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152f44519e5c4465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9229197e64044f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab564fc352814506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a493ef1f0d4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9229197e64044f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0c6297199d4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab564fc352814506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>19,768</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,721</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>19,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,677</x:t>
-[...335 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,774</x:t>
-[...70 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>19,858</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,987</x:t>
-[...63 lines deleted...]
-          <x:t>20,015</x:t>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>