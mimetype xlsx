--- v12 (2026-08-20)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152f44519e5c4465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12d2fee566240bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab564fc352814506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15a4286ccf44e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0c6297199d4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab564fc352814506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c05cb890f044e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15a4286ccf44e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - Bloomberg US 1-3 Year Treasury Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0721552544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>19,858</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,987</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>19,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,583</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>