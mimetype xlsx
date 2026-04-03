--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd022668fc71d44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84d47574d3048b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1750741f8ac4cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb8f6e8df0a42c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32005965a7da46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1750741f8ac4cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d53bd8c8c6642a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb8f6e8df0a42c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund EUR IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0690374029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>61,375</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>59,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,950</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>