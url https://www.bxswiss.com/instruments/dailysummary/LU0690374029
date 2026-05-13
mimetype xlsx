--- v5 (2026-04-03)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84d47574d3048b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3656b0cc4de14c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb8f6e8df0a42c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8254c2f321f4873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d53bd8c8c6642a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb8f6e8df0a42c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253b0fb705b34932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8254c2f321f4873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund EUR IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0690374029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>60,500</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>58,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,400</x:t>
-        </x:is>
-[...403 lines deleted...]
-          <x:t>56,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>