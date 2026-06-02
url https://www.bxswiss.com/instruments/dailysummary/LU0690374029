--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3656b0cc4de14c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e46e95b78c548c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8254c2f321f4873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4cf686a5874ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R253b0fb705b34932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8254c2f321f4873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc297735471f84af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4cf686a5874ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund EUR IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0690374029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>58,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>58,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>58,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>