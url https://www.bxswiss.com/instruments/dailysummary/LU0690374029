--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e46e95b78c548c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74fd95228154f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4cf686a5874ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166d2c75765b4601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc297735471f84af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4cf686a5874ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5911868516ee4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166d2c75765b4601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund EUR IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0690374029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>59,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,150</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>59,800</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,900</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,700</x:t>
-[...11 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,975</x:t>
-[...31 lines deleted...]
-          <x:t>60,150</x:t>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,450</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>61,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>