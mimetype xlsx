--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74fd95228154f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fccec501224bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R166d2c75765b4601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0d01a4a1d749b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5911868516ee4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R166d2c75765b4601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R822f6e840b3f48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0d01a4a1d749b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund EUR IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0690374029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>60,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>60,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,550</x:t>
-[...134 lines deleted...]
-          <x:t>60,550</x:t>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>61,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,675</x:t>
-[...112 lines deleted...]
-          <x:t>60,450</x:t>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>