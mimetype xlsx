--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fccec501224bcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7165aa31e6443c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce0d01a4a1d749b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff5b0f13681405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R822f6e840b3f48a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce0d01a4a1d749b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e66165ae2b44c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff5b0f13681405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund EUR IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0690374029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>60,350</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>60,550</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>61,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,025</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,725</x:t>
-[...65 lines deleted...]
-          <x:t>61,275</x:t>
+          <x:t>61,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,125</x:t>
-[...232 lines deleted...]
-          <x:t>62,200</x:t>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,850</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>62,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,475</x:t>
-[...129 lines deleted...]
-          <x:t>62,625</x:t>
+          <x:t>61,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,975</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>62,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>