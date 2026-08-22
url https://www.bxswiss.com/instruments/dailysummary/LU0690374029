--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7165aa31e6443c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c5ad6cd380486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff5b0f13681405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51d93c4d2eb42d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e66165ae2b44c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff5b0f13681405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13b44c64e643439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51d93c4d2eb42d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundsmith SICAV - Equity Fund EUR IC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0690374029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>60,975</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,975</x:t>
-[...21 lines deleted...]
-          <x:t>62,425</x:t>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,375</x:t>
-[...566 lines deleted...]
-          <x:t>61,975</x:t>
+          <x:t>62,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>