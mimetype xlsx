--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9984b08a41584753" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4dd1d075254d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3250af815a147cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca19baffadff488e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe4f69cf4b5411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3250af815a147cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd581cd53005a4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca19baffadff488e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>12,131</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,097</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>