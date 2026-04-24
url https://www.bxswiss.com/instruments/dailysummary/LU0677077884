--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4dd1d075254d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98f66bacf6047a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca19baffadff488e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7038db8df713465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd581cd53005a4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca19baffadff488e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd51e94ca80434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7038db8df713465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>11,980</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>12,028</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,975</x:t>
-[...436 lines deleted...]
-          <x:t>11,827</x:t>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>