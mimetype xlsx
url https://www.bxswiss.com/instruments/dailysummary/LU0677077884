--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd98f66bacf6047a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8780546d1f9e4593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7038db8df713465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae7ec58939c415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd51e94ca80434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7038db8df713465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99559126b754013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae7ec58939c415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>11,999</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>