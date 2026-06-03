--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8780546d1f9e4593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a35b3c09854aa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae7ec58939c415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aeced97ab494521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99559126b754013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae7ec58939c415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18e3aa0be6540e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aeced97ab494521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,006</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,151</x:t>
-[...70 lines deleted...]
-          <x:t>12,234</x:t>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,198</x:t>
-[...237 lines deleted...]
-          <x:t>12,031</x:t>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,072</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>12,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>