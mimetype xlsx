--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a35b3c09854aa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d662568903445fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aeced97ab494521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec3e63168f343d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18e3aa0be6540e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aeced97ab494521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99fcc60821e14986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec3e63168f343d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,172</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,072</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,110</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>12,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>