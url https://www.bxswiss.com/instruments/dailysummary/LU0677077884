--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d662568903445fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835d72889a864a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec3e63168f343d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39748b8409784e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99fcc60821e14986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec3e63168f343d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afb5f824e9e4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39748b8409784e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,094</x:t>
-[...4 lines deleted...]
-          <x:t>12,058</x:t>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,072</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,072</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>12,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>