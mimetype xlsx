--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835d72889a864a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118bd7c6e39c4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39748b8409784e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18a3f3e76224af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afb5f824e9e4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39748b8409784e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ec636451304644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18a3f3e76224af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,119</x:t>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,097</x:t>
-[...183 lines deleted...]
-          <x:t>12,054</x:t>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,084</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,117</x:t>
-[...134 lines deleted...]
-          <x:t>12,084</x:t>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>12,072</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>