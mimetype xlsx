--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118bd7c6e39c4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb6e33d68b34ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18a3f3e76224af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e20ee355b34ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ec636451304644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18a3f3e76224af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8201054d0e5d4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e20ee355b34ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>12,092</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>12,139</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,085</x:t>
-[...16 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,089</x:t>
-[...306 lines deleted...]
-          <x:t>11,913</x:t>
+          <x:t>11,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>