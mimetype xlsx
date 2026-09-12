--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb6e33d68b34ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d52a627ddd5439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e20ee355b34ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e9318a967f4884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8201054d0e5d4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e20ee355b34ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871e5a672b7d4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e9318a967f4884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>12,003</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,939</x:t>
-[...492 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>11,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>