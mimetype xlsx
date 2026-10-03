--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d52a627ddd5439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701aaf9475f94298" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4e9318a967f4884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34d598154f84a55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R871e5a672b7d4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4e9318a967f4884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3010c9c2ffe0454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34d598154f84a55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,904</x:t>
-[...16 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,888</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>11,921</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,859</x:t>
-[...394 lines deleted...]
-          <x:t>11,903</x:t>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,800</x:t>
-[...26 lines deleted...]
-          <x:t>11,797</x:t>
+          <x:t>11,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>