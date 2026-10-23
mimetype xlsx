--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701aaf9475f94298" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f5c1c9ac314663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd34d598154f84a55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf11eeff547b44697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3010c9c2ffe0454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd34d598154f84a55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23041c18a0c24ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf11eeff547b44697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II USD Emerging Markets Bond UCITS ETF 2D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0677077884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>11,903</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,800</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>11,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,713</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>