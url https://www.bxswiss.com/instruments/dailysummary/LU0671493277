--- v9 (2026-08-16)
+++ v10 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6367eeb1c03f41c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a222c3df5f44da8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22dfe103d43412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00581a48d14649e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7971006c7644ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22dfe103d43412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92b6ab7e8b943cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00581a48d14649e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0671493277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>143,039</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,482</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>144,939</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,479</x:t>
-[...382 lines deleted...]
-          <x:t>146,427</x:t>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>