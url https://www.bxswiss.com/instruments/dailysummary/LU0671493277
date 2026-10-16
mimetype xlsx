--- v10 (2026-09-25)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a222c3df5f44da8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e30c49ac994aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00581a48d14649e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31098f1420aa484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc92b6ab7e8b943cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00581a48d14649e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a12af9de284176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31098f1420aa484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0671493277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>146,043</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,933</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...408 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,890</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>