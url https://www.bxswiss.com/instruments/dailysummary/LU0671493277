--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e30c49ac994aaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5dfeb1ed5204858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31098f1420aa484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a9c52f237a5449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7a12af9de284176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31098f1420aa484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94425287e4f449cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a9c52f237a5449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0671493277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>