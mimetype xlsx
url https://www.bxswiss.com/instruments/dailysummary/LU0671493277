--- v5 (2026-03-30)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4545c5465ce04640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d61b87ca3934fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3e2d563e42450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec4365f0f374611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716f549d6ade4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3e2d563e42450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbc5147bc8e4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec4365f0f374611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0671493277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...284 lines deleted...]
-          <x:t>127,036</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,968</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>126,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>