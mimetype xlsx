--- v6 (2026-04-23)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d61b87ca3934fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a9918b3fce41c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec4365f0f374611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38faf7b316548b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbc5147bc8e4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec4365f0f374611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3930cbab1e64257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38faf7b316548b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0671493277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>138,840</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>