--- v7 (2026-06-13)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a9918b3fce41c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08297b5ba44f4b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38faf7b316548b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc4e30122ea4893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3930cbab1e64257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38faf7b316548b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1fcd27261304278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc4e30122ea4893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0671493277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>