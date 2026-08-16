--- v8 (2026-07-07)
+++ v9 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08297b5ba44f4b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6367eeb1c03f41c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddc4e30122ea4893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re22dfe103d43412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1fcd27261304278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddc4e30122ea4893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb7971006c7644ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re22dfe103d43412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Small Cap UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0671493277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>143,802</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,031</x:t>
-[...436 lines deleted...]
-          <x:t>145,144</x:t>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>