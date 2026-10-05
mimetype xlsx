--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1ef2cccab7481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f336d470184a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e92369f48d5436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b0952af0b54e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0cb3cadd214f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e92369f48d5436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953bc22680b74d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b0952af0b54e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>49,723</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,723</x:t>
-[...409 lines deleted...]
-          <x:t>50,194</x:t>
+          <x:t>49,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>