--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f336d470184a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf27e7257b8482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b0952af0b54e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95916e2067a4378"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953bc22680b74d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b0952af0b54e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9226b9255c244fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95916e2067a4378" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>50,044</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>50,223</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,059</x:t>
-[...296 lines deleted...]
-          <x:t>49,655</x:t>
+          <x:t>49,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>