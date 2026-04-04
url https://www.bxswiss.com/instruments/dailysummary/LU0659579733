--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c5baaa24e842c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f248e8840749e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dba003c52ab45a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131acc37db6b4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89db4264aeef4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dba003c52ab45a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b28404e570474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131acc37db6b4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>