--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f248e8840749e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e1fae948e048ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R131acc37db6b4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63cb2f4fb0284476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b28404e570474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R131acc37db6b4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa95d6de7dc74fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63cb2f4fb0284476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>42,394</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,456</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,986</x:t>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>