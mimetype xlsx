--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e1fae948e048ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c3bb391f984583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63cb2f4fb0284476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5818456066524fa4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa95d6de7dc74fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63cb2f4fb0284476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520f4922aa7a4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5818456066524fa4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>