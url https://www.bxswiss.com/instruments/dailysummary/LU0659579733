--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c3bb391f984583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1845e62b80664fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5818456066524fa4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1831ba89844d78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R520f4922aa7a4630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5818456066524fa4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf098cfd2299e451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1831ba89844d78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>