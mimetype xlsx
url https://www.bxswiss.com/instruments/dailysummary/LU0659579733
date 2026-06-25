--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1845e62b80664fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b95f06e3184307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1831ba89844d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ebd136fbd940a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf098cfd2299e451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1831ba89844d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a0fc237a01490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ebd136fbd940a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>