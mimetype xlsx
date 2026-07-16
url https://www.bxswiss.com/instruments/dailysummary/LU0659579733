--- v8 (2026-06-25)
+++ v9 (2026-07-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b95f06e3184307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45501bf89f1a4b4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ebd136fbd940a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f439820920475c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a0fc237a01490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ebd136fbd940a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00b528bbb4f4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f439820920475c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>47,731</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,587</x:t>
-[...21 lines deleted...]
-          <x:t>48,018</x:t>
+          <x:t>48,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,999</x:t>
-[...416 lines deleted...]
-          <x:t>47,349</x:t>
+          <x:t>47,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,648</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>47,391</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>