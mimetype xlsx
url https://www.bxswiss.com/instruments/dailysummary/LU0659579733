--- v9 (2026-07-16)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45501bf89f1a4b4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd01115381c4de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f439820920475c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f989e26cb34917"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00b528bbb4f4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f439820920475c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca16e8ef1e14e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f989e26cb34917" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>48,060</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>48,442</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>