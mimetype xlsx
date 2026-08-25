--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd01115381c4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba7211cc4e34696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66f989e26cb34917"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ffba43791b4d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ca16e8ef1e14e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66f989e26cb34917" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54844783aab4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ffba43791b4d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>48,582</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,152</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>