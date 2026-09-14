--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba7211cc4e34696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f1ef2cccab7481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54ffba43791b4d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e92369f48d5436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re54844783aab4a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54ffba43791b4d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0cb3cadd214f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e92369f48d5436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI World Swap UCITS ETF 4C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0659579733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>50,216</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,146</x:t>
-[...323 lines deleted...]
-          <x:t>49,813</x:t>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>