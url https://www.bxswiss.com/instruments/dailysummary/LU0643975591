--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dae7cde178e4282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4400a3a070047b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220a4d5865794c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e346050d144651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e2e68a61524c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220a4d5865794c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37f8365307143c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e346050d144651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>157,667</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>