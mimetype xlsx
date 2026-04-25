--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4400a3a070047b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10ef02a6d0f4a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33e346050d144651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46661d86d36245d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37f8365307143c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33e346050d144651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88819d5bace5485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46661d86d36245d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>156,139</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,919</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>153,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,324</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>