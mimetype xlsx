--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10ef02a6d0f4a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b49cda93974abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46661d86d36245d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9fe53446b749a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88819d5bace5485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46661d86d36245d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750ee244955c4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9fe53446b749a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>