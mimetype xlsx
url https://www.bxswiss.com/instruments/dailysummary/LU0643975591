--- v6 (2026-05-16)
+++ v7 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b49cda93974abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fa5879790d455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e9fe53446b749a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f56207f09544c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750ee244955c4b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e9fe53446b749a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eaaa56493d41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f56207f09544c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>155,460</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,206</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>155,136</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>154,069</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>