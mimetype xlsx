--- v7 (2026-06-06)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fa5879790d455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42b8a0e6d624742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f56207f09544c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2774d72ae34798"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eaaa56493d41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f56207f09544c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5081a1cfd57c49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2774d72ae34798" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>155,136</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...499 lines deleted...]
-          <x:t>157,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,960</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>156,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>