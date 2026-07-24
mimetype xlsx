--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42b8a0e6d624742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra772c563893d4602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2774d72ae34798"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e68a421ea1d4540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5081a1cfd57c49ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2774d72ae34798" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd7129206af4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e68a421ea1d4540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>