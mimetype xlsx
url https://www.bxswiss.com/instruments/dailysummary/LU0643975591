--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra772c563893d4602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42930d90af56482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e68a421ea1d4540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae93a88025134f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd7129206af4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e68a421ea1d4540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4347f374fa0749f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae93a88025134f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>