--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42930d90af56482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0129c40b3d54f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae93a88025134f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4989b7a6f084181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4347f374fa0749f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae93a88025134f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3716afd1a7474854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4989b7a6f084181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>