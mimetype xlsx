--- v11 (2026-09-02)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0129c40b3d54f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92171ed5472748ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4989b7a6f084181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0e9cf595be414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3716afd1a7474854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4989b7a6f084181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a2c24d55024328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0e9cf595be414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>155,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>