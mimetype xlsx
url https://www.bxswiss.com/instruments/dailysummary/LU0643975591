--- v12 (2026-09-23)
+++ v13 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92171ed5472748ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b646ef6dce4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0e9cf595be414c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7c365ffa544bb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a2c24d55024328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0e9cf595be414c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ab0d2fa94d4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7c365ffa544bb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>