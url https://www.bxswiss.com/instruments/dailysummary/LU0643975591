--- v13 (2026-10-15)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9b646ef6dce4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3394555966d94539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7c365ffa544bb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c9abaf96f843d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ab0d2fa94d4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7c365ffa544bb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R635720ad38854de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c9abaf96f843d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,077</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>152,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,398</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>