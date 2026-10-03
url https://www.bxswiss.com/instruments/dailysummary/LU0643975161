--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370a4ee3db97471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f97d96c614945e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R925269d5ef4e495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc8846213cc4ae4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecf9ca3947a4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R925269d5ef4e495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa5b12a35364ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc8846213cc4ae4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>161,994</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,594</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>161,777</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,553</x:t>
-[...4 lines deleted...]
-          <x:t>162,184</x:t>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>