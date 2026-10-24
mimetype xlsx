--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f97d96c614945e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3746174a03aa4758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc8846213cc4ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f32182e54d448e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaa5b12a35364ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc8846213cc4ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc702117807084795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f32182e54d448e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>161,777</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,553</x:t>
-[...269 lines deleted...]
-          <x:t>160,933</x:t>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>160,077</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,462</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>161,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>