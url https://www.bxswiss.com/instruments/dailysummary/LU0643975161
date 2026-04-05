--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7b71483bac4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2f8c7bd35d48c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d075b505aa4c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f3a6425edd4fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c043e2c86744951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d075b505aa4c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d19431364b4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f3a6425edd4fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>