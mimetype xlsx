--- v5 (2026-04-05)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b2f8c7bd35d48c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3a7da2b2074e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f3a6425edd4fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R534b4c2df77f489d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7d19431364b4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f3a6425edd4fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d35851144a493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R534b4c2df77f489d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...446 lines deleted...]
-          <x:t>159,140</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...127 lines deleted...]
-          <x:t>161,045</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>