--- v6 (2026-06-05)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3a7da2b2074e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa55623f917a433f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R534b4c2df77f489d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b79df78abb94266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d35851144a493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R534b4c2df77f489d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra559d8925ee24e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b79df78abb94266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,185 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +629,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>