--- v7 (2026-06-10)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa55623f917a433f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87746c7169784faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b79df78abb94266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2d63666dea4c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra559d8925ee24e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b79df78abb94266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe3cd9d8cdc49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2d63666dea4c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>160,758</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>