--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87746c7169784faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbc33ebb68d412d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2d63666dea4c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454eec7329c34350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe3cd9d8cdc49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2d63666dea4c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20065535f446455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454eec7329c34350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>161,031</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,025</x:t>
-[...571 lines deleted...]
-          <x:t>161,459</x:t>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>