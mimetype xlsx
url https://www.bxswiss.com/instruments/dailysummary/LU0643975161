--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbc33ebb68d412d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ce7b7a440946fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454eec7329c34350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee6a49965144cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20065535f446455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454eec7329c34350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2471d06ffb49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee6a49965144cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>161,885</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,870</x:t>
-[...571 lines deleted...]
-          <x:t>162,883</x:t>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>