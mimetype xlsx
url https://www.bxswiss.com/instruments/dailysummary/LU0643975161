--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ce7b7a440946fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370a4ee3db97471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee6a49965144cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R925269d5ef4e495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff2471d06ffb49ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee6a49965144cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecf9ca3947a4be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R925269d5ef4e495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0643975161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>162,035</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,616</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>163,716</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,244</x:t>
-[...269 lines deleted...]
-          <x:t>162,498</x:t>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>