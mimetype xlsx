--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f37e44332e34a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73f74afe46d47db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c1db591ffee427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1237f1c9dce44015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07ec91df2d34231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c1db591ffee427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f60ca867ab142d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1237f1c9dce44015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...53 lines deleted...]
-          <x:t>22.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,470</x:t>
-[...286 lines deleted...]
-          <x:t>06.02.2026</x:t>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,189</x:t>
-[...279 lines deleted...]
-          <x:t>89,630</x:t>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>