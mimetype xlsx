--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73f74afe46d47db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81f53ef24d0497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1237f1c9dce44015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a9aabcf7e64e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f60ca867ab142d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1237f1c9dce44015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c42217e969e4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a9aabcf7e64e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>88,786</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>91,649</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,426</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>87,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,460</x:t>
-[...112 lines deleted...]
-          <x:t>88,664</x:t>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>