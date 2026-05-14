--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81f53ef24d0497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ce22082f304c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a9aabcf7e64e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca216873c81649f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c42217e969e4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a9aabcf7e64e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0553f220320404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca216873c81649f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>87,875</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,460</x:t>
-[...173 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,332</x:t>
-[...210 lines deleted...]
-          <x:t>88,486</x:t>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,340</x:t>
-[...58 lines deleted...]
-          <x:t>88,670</x:t>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>