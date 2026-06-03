--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31ce22082f304c38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb69d221ee54ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca216873c81649f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd387a58313a74c0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0553f220320404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca216873c81649f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc6661b8ae24e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd387a58313a74c0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>88,486</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,340</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>89,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,676</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>