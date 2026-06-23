--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb69d221ee54ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6be88c81d3456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd387a58313a74c0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015c71f2e82f47e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racc6661b8ae24e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd387a58313a74c0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1414d80a3f24201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015c71f2e82f47e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,282</x:t>
-[...306 lines deleted...]
-          <x:t>88,683</x:t>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>