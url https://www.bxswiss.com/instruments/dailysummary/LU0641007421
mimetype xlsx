--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c6be88c81d3456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630916c18e1b44a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015c71f2e82f47e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881b878ab4aa46a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1414d80a3f24201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015c71f2e82f47e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca62342ebf51433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881b878ab4aa46a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>88,842</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,276</x:t>
-[...242 lines deleted...]
-          <x:t>88,214</x:t>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,922</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>87,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>