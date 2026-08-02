--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R630916c18e1b44a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006344f0a35b4af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881b878ab4aa46a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12a4a8e028a4622"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca62342ebf51433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881b878ab4aa46a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re411199370e64adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12a4a8e028a4622" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>88,214</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,922</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,736</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>