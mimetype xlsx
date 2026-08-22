--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006344f0a35b4af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bfa45219a0428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc12a4a8e028a4622"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6054c2f1634ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re411199370e64adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc12a4a8e028a4622" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1684588fec4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6054c2f1634ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>