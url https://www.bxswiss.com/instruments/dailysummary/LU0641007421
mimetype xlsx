--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bfa45219a0428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2fdd400f464b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d6054c2f1634ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795f891bcf7f4a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1684588fec4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d6054c2f1634ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963de7d6cb4e4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795f891bcf7f4a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>87,460</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,231</x:t>
-[...141 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,877</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>86,538</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>86,727</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>