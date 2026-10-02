--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2fdd400f464b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895b8656fc6941d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795f891bcf7f4a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29bd9b9290cc49b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R963de7d6cb4e4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795f891bcf7f4a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d33f3e5dc3b4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29bd9b9290cc49b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>