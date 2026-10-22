--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895b8656fc6941d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c997abf097d4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29bd9b9290cc49b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda7d9687481b4310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d33f3e5dc3b4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29bd9b9290cc49b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4001a2ba94114276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda7d9687481b4310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Inflation-Linked Bond UCITS ETF 4D CHF Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641007421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>86,164</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,346</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,343</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>