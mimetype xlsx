--- v12 (2026-08-28)
+++ v13 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2c1b144d014053" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9584e7f142094a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7918b6245e364239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86890750229845e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8893a0b9a81d4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7918b6245e364239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbae42ea2b23484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86890750229845e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,630 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>145,167</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,278</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...501 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,614</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>