--- v13 (2026-09-17)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9584e7f142094a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9473786e69474224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86890750229845e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dbaa17f97264483"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbae42ea2b23484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86890750229845e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ec71975da14536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dbaa17f97264483" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>