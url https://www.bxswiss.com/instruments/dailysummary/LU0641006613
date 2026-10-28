--- v14 (2026-10-07)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9473786e69474224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb7e2bb126da45a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dbaa17f97264483"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb13511248ca74ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ec71975da14536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dbaa17f97264483" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16104ed251984f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb13511248ca74ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>