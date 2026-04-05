--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ad2c66d24f42dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f240dad64f49ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee1736641644e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc8000a79f54c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da426fd61bc480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee1736641644e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e98ca52c0a403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc8000a79f54c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>