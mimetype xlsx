--- v6 (2026-04-05)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f240dad64f49ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e87d842e87f471a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbc8000a79f54c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec846086cf4649f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e98ca52c0a403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbc8000a79f54c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10ab859266b4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec846086cf4649f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>146,964</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>147,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>