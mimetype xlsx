--- v7 (2026-04-29)
+++ v8 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e87d842e87f471a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3d97fadca34efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec846086cf4649f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ce855b66304f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10ab859266b4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec846086cf4649f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a19de3467a47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ce855b66304f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>146,954</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>