--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3d97fadca34efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d46cedf86f14fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ce855b66304f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45cd2135d7dc4997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a19de3467a47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ce855b66304f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c52867684b74be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45cd2135d7dc4997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,233</x:t>
-[...360 lines deleted...]
-          <x:t>145,425</x:t>
+          <x:t>145,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>