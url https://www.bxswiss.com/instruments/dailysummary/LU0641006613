--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d46cedf86f14fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28ee0b5fe984b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45cd2135d7dc4997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fc3c2e9ca14ea2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c52867684b74be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45cd2135d7dc4997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29711b329e540d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fc3c2e9ca14ea2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>