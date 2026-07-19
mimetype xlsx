--- v10 (2026-06-28)
+++ v11 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re28ee0b5fe984b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b016dfd3c64e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fc3c2e9ca14ea2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631519a0a414473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29711b329e540d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fc3c2e9ca14ea2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2045baf5b81148eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631519a0a414473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>