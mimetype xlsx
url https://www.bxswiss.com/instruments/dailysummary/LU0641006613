--- v11 (2026-07-19)
+++ v12 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7b016dfd3c64e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e2c1b144d014053" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631519a0a414473e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7918b6245e364239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2045baf5b81148eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631519a0a414473e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8893a0b9a81d4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7918b6245e364239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Global Government Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0641006613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>146,704</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,605</x:t>
-[...544 lines deleted...]
-          <x:t>145,900</x:t>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>