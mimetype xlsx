--- v13 (2026-08-31)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5020404cf1c94c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd524e7f7b846d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5c28673e3a418d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74e47e502bb48da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8159476bf8fa4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5c28673e3a418d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532a2f8f59274048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74e47e502bb48da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>