--- v14 (2026-09-20)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd524e7f7b846d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf27a7eafc74e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74e47e502bb48da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53299a811fc94c04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R532a2f8f59274048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74e47e502bb48da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd17a5c57664581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53299a811fc94c04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>