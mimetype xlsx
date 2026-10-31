--- v15 (2026-10-10)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf27a7eafc74e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdd8953a5bb14d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53299a811fc94c04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e58cb055c47461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd17a5c57664581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53299a811fc94c04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R451d94adc8634484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e58cb055c47461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>82,894</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,651</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,230</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>