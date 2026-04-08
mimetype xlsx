--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c6f1cabdf22485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e05cdec1284b95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1f797fd3c2473d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a2d54f450b4bca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64c84865f1d4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1f797fd3c2473d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4906cab03fbf478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a2d54f450b4bca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>