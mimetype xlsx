--- v6 (2026-04-08)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e05cdec1284b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb0a44663af4b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a2d54f450b4bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a1ab6efd5d4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4906cab03fbf478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a2d54f450b4bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2955e48a86415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a1ab6efd5d4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,378</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,616</x:t>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>