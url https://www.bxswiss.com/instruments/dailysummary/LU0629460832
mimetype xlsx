--- v7 (2026-04-30)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb0a44663af4b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a54516ca1c4389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a1ab6efd5d4b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a9905355764d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2955e48a86415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a1ab6efd5d4b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59925107b78546d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a9905355764d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>