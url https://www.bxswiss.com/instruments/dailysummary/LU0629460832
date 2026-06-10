--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a54516ca1c4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4432e7e5f05646cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90a9905355764d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfdd0e3b5784b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59925107b78546d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90a9905355764d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a8e32e050344d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfdd0e3b5784b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>