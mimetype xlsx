--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4432e7e5f05646cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5da2ff72cbd42d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfdd0e3b5784b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5b0fd42cd84bde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62a8e32e050344d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfdd0e3b5784b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebeb4bb52aa4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5b0fd42cd84bde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>73,119</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,910</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>74,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>