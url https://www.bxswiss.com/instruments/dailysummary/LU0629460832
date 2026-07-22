--- v10 (2026-06-30)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5da2ff72cbd42d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96b76055ad34812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5b0fd42cd84bde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485e40c637044f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebeb4bb52aa4f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5b0fd42cd84bde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd843eee1a424b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485e40c637044f08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>