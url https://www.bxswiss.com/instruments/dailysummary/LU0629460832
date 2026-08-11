--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96b76055ad34812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bd58e2e49348bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485e40c637044f08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9e68079d3344b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd843eee1a424b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485e40c637044f08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4940f9c4eeb842c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9e68079d3344b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>78,432</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,080</x:t>
-[...323 lines deleted...]
-          <x:t>78,811</x:t>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>