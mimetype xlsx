--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1bd58e2e49348bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5020404cf1c94c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a9e68079d3344b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5c28673e3a418d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4940f9c4eeb842c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a9e68079d3344b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8159476bf8fa4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5c28673e3a418d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>