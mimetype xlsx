--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2e7719aa794e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b321bc2ffc4c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd2c6df8ffd481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb90ed4e3a0b4715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R478650cf71924aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd2c6df8ffd481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae5ab183e624be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb90ed4e3a0b4715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>