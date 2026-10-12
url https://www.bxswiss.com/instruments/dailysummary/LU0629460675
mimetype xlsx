--- v11 (2026-09-19)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b321bc2ffc4c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6a49532e5941ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb90ed4e3a0b4715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a9acd5804d4b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae5ab183e624be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb90ed4e3a0b4715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2a1ac639d94e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a9acd5804d4b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>135,275</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,958</x:t>
-[...566 lines deleted...]
-          <x:t>133,455</x:t>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>