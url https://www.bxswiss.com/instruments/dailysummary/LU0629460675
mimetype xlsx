--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6a49532e5941ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54de89411f854701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6a9acd5804d4b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0397bf7ca13c45b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb2a1ac639d94e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6a9acd5804d4b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02348ed3ab7493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0397bf7ca13c45b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>