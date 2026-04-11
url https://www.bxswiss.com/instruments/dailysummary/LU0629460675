--- v4 (2026-03-22)
+++ v5 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc73fc9dfbb624285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e1e283d029419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e0b597d471489a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b91535ab69d4363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29997d04995f4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e0b597d471489a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda94a381b3444e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b91535ab69d4363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>