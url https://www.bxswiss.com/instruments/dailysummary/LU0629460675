--- v5 (2026-04-11)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e1e283d029419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf22c5116ef74609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b91535ab69d4363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ff303f14f448f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdda94a381b3444e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b91535ab69d4363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f5cbdf13f64bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ff303f14f448f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>124,089</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>