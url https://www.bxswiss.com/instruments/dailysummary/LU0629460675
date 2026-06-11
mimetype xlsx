--- v6 (2026-05-21)
+++ v7 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf22c5116ef74609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a29888575954429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64ff303f14f448f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a4db9a495343bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39f5cbdf13f64bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64ff303f14f448f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f30a910e3d4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a4db9a495343bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>