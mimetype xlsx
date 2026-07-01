--- v7 (2026-06-11)
+++ v8 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a29888575954429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1525a5dec9554913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a4db9a495343bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3884e6f0bd674f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46f30a910e3d4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a4db9a495343bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771c62e0e0fd4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3884e6f0bd674f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>