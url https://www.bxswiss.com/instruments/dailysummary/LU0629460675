--- v8 (2026-07-01)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1525a5dec9554913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35585b37e80749fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3884e6f0bd674f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd327f159382746fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771c62e0e0fd4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3884e6f0bd674f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb30210a430468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd327f159382746fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>