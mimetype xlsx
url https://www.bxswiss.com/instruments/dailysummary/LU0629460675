--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35585b37e80749fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2e7719aa794e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd327f159382746fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd2c6df8ffd481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb30210a430468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd327f159382746fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R478650cf71924aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd2c6df8ffd481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>137,135</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,198</x:t>
-[...274 lines deleted...]
-          <x:t>133,731</x:t>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>