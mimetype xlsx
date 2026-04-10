--- v4 (2026-03-14)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904b86e9c6a945f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa116a964b04594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd28e32d4e1454629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc8a6fab37741de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1365f103db2648c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd28e32d4e1454629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ab705cf88545a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc8a6fab37741de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>