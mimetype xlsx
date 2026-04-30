--- v5 (2026-04-10)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa116a964b04594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf54a9256f254773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc8a6fab37741de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07cf71144f8e4fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ab705cf88545a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc8a6fab37741de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3353e258c4242e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07cf71144f8e4fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>