--- v6 (2026-04-30)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf54a9256f254773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b30753e9124c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07cf71144f8e4fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ee0f2efb844cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3353e258c4242e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07cf71144f8e4fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e76b8b7404b48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ee0f2efb844cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>