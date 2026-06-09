--- v7 (2026-05-20)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b30753e9124c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re890228c213b49b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ee0f2efb844cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33fb0614c01b4738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e76b8b7404b48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ee0f2efb844cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9ce897bdd545cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33fb0614c01b4738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>