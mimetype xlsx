--- v8 (2026-06-09)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re890228c213b49b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6d61782f1642fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33fb0614c01b4738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033558b38b124e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9ce897bdd545cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33fb0614c01b4738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ea2aa7c3574768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033558b38b124e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...387 lines deleted...]
-          <x:t>227,655</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,324</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>229,247</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>