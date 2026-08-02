--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6d61782f1642fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb60eaafc54e4e56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R033558b38b124e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba5223bdabb4462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ea2aa7c3574768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R033558b38b124e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffe11a834274c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba5223bdabb4462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>239,305</x:t>
-[...387 lines deleted...]
-          <x:t>239,252</x:t>
+          <x:t>232,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>