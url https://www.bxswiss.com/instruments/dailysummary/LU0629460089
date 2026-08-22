--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb60eaafc54e4e56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10150cbe54254f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba5223bdabb4462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d500ea9756642ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdffe11a834274c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba5223bdabb4462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721aa91aa8aa42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d500ea9756642ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>237,485</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,410</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>233,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>