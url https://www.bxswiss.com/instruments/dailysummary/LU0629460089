--- v11 (2026-08-22)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10150cbe54254f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80e861b8f4d4955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d500ea9756642ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43a75f9dfcc4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721aa91aa8aa42fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d500ea9756642ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9006e715fb74055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43a75f9dfcc4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...539 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,761</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>239,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>