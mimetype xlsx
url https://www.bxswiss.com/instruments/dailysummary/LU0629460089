--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80e861b8f4d4955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb65ded5b9414483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc43a75f9dfcc4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53a56b576cc4701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9006e715fb74055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc43a75f9dfcc4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609cda177f294046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53a56b576cc4701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI USA Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629460089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>