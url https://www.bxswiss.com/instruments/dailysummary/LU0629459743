--- v11 (2026-08-30)
+++ v12 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3204cddfc64b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d339b4a27b4ea7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d451a0dfbe4076"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c01c1e433145b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9ac3dbcee54ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d451a0dfbe4076" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18edcc9208eb48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c01c1e433145b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629459743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>167,156</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,695</x:t>
-[...161 lines deleted...]
-          <x:t>171,775</x:t>
+          <x:t>169,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,104</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>171,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>