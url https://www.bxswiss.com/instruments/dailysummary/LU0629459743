--- v12 (2026-10-07)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d339b4a27b4ea7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Race6a9b9fa2d472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c01c1e433145b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf57ca60e204699"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18edcc9208eb48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c01c1e433145b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5807fb4084340bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf57ca60e204699" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629459743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>23.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,848</x:t>
-[...21 lines deleted...]
-          <x:t>172,032</x:t>
+          <x:t>174,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,346</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>177,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>