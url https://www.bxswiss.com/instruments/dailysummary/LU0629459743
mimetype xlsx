--- v6 (2026-03-14)
+++ v7 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20ca8e0860484af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525ac3d4b8914ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03dfc8ba68494ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42eb1cc88a6d4f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9063a2fb1e47de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03dfc8ba68494ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a560a88725f4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42eb1cc88a6d4f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629459743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>