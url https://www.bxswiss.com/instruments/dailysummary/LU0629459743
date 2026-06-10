--- v7 (2026-04-11)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525ac3d4b8914ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577620c6b7ce4a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42eb1cc88a6d4f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc222544e40e740b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a560a88725f4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42eb1cc88a6d4f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069de47dafc54f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc222544e40e740b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629459743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>144,605</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>