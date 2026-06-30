--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R577620c6b7ce4a85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c24ea5d1344de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc222544e40e740b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594a3d9d79bf4109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069de47dafc54f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc222544e40e740b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482ffc8ea21345b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594a3d9d79bf4109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629459743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>