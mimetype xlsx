--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c24ea5d1344de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc9c38ce8e54798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594a3d9d79bf4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641dd1f074d14c6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482ffc8ea21345b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594a3d9d79bf4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdb27e1c3a2415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641dd1f074d14c6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629459743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>