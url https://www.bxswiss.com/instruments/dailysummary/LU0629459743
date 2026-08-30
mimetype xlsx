--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc9c38ce8e54798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d3204cddfc64b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R641dd1f074d14c6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d451a0dfbe4076"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdb27e1c3a2415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R641dd1f074d14c6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf9ac3dbcee54ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d451a0dfbe4076" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI World Socially Responsible UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0629459743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>164,502</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>