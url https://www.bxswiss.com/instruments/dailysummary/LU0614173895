--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0255489840e4ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452e7df98cd34f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136138f49eba4f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e1791997d34d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdaf58cdc0f42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136138f49eba4f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd161dccd37af4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e1791997d34d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...630 lines deleted...]
-          <x:t>170,655</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,202</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>170,546</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>