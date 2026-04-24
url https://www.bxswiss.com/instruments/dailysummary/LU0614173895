--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452e7df98cd34f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16766a34b87c44c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e1791997d34d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb679a785ae854f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd161dccd37af4b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e1791997d34d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2f96587eab49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb679a785ae854f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>