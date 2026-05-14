--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16766a34b87c44c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93e7e4fe26f4d84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb679a785ae854f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc8dd66dd184303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d2f96587eab49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb679a785ae854f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3103824c1f4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc8dd66dd184303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>168,744</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>169,903</x:t>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,277</x:t>
-[...60 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,470</x:t>
-[...144 lines deleted...]
-          <x:t>169,205</x:t>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>