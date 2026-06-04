--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93e7e4fe26f4d84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac40db7b94441da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc8dd66dd184303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec63f6c419043c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce3103824c1f4773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc8dd66dd184303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8f96caacbe4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec63f6c419043c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>