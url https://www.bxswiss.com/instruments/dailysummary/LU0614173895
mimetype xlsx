--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac40db7b94441da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d3a6e259724e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec63f6c419043c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f52d6e6af344d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8f96caacbe4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec63f6c419043c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46442685663347c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f52d6e6af344d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>169,389</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>