--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d3a6e259724e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05784065a47b41cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f52d6e6af344d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a1fcf8bd2f4fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46442685663347c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f52d6e6af344d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984f219520794c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a1fcf8bd2f4fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>170,847</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>170,591</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>171,047</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>