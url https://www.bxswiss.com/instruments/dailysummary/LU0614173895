--- v10 (2026-08-03)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05784065a47b41cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra548fe3b6d8a4c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a1fcf8bd2f4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe7f8900b8049fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R984f219520794c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a1fcf8bd2f4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40c13f91aa44895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe7f8900b8049fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>170,903</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,707</x:t>
-[...303 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>170,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,789</x:t>
-[...225 lines deleted...]
-          <x:t>171,519</x:t>
+          <x:t>169,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>