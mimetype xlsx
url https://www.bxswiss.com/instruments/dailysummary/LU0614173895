--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra548fe3b6d8a4c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9268ebd7edb24774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe7f8900b8049fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39def03172c64b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40c13f91aa44895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe7f8900b8049fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0608ef1e688c404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39def03172c64b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>170,400</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,233</x:t>
-[...340 lines deleted...]
-          <x:t>170,552</x:t>
+          <x:t>170,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,227</x:t>
-[...53 lines deleted...]
-          <x:t>170,449</x:t>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>