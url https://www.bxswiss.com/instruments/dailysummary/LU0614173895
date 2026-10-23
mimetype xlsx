--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9268ebd7edb24774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d93e8b00af84650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39def03172c64b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bff6910588b46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0608ef1e688c404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39def03172c64b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071c2941b3ee4584" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bff6910588b46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 3-5 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>170,552</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,227</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>170,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,170</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>