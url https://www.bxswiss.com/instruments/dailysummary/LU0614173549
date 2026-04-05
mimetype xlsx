--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f9e561d6d14806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456eba51462f414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5e619d7a2a4e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re751dabd63534f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab81eab6abd4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5e619d7a2a4e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596414d1b6824432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re751dabd63534f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>