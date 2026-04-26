--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456eba51462f414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ba483a88444f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re751dabd63534f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c4cb5de3324d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R596414d1b6824432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re751dabd63534f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbde16563e64fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c4cb5de3324d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>