--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ba483a88444f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf27c0fc1ad4038" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c4cb5de3324d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c4b03c533845e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bbde16563e64fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c4cb5de3324d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b426a217d8149a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c4b03c533845e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>