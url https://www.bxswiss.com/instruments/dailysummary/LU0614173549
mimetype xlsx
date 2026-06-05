--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf27c0fc1ad4038" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d701584f4d94e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c4b03c533845e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6901b3e9807468d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b426a217d8149a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c4b03c533845e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dbe204d7a1e4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6901b3e9807468d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>144,998</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,077</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>145,358</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,116</x:t>
-[...210 lines deleted...]
-          <x:t>144,224</x:t>
+          <x:t>144,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,825</x:t>
-[...63 lines deleted...]
-          <x:t>144,451</x:t>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>