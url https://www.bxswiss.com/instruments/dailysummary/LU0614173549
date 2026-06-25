--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d701584f4d94e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4010a2ba244b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6901b3e9807468d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002010868bbb48dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dbe204d7a1e4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6901b3e9807468d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce707879e1bc4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002010868bbb48dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,689</x:t>
-[...495 lines deleted...]
-          <x:t>145,249</x:t>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>