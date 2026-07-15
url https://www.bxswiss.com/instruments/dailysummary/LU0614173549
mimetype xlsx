--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a4010a2ba244b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475522981a4d433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002010868bbb48dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af978c5027f4873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce707879e1bc4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002010868bbb48dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4354e78b59d448e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af978c5027f4873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>