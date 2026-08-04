--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475522981a4d433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159c6cb5ef654c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8af978c5027f4873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d3fd69327284fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4354e78b59d448e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8af978c5027f4873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31c6e0d82d404053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d3fd69327284fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>145,538</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,186</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...521 lines deleted...]
-          <x:t>146,528</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,521</x:t>
-[...31 lines deleted...]
-          <x:t>146,631</x:t>
+          <x:t>147,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>