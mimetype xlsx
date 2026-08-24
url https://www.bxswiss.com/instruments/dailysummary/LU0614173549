--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R159c6cb5ef654c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40be27b55554d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d3fd69327284fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47382664331a4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31c6e0d82d404053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d3fd69327284fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3724e0301e44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47382664331a4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>146,528</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,521</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>147,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,367</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>