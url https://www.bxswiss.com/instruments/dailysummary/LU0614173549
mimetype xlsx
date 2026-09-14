--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40be27b55554d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f787453fae047f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47382664331a4aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1771689736874b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3724e0301e44d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47382664331a4aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2533ab1f8b754f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1771689736874b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>147,258</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>147,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>