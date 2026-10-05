--- v14 (2026-09-14)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f787453fae047f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3ee27e91d54e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1771689736874b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abb7e72c57a4140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2533ab1f8b754f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1771689736874b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697fe6c9833c46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abb7e72c57a4140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>147,288</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,693</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>148,357</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,726</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>148,286</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>