--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3ee27e91d54e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51d3d60954034ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8abb7e72c57a4140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bd76e023e2e4060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697fe6c9833c46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8abb7e72c57a4140" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f1b7b6169d4b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bd76e023e2e4060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Eurozone Government Bond 1-3 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0614173549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>148,357</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,726</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>147,356</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,982</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,162</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>