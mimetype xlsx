--- v3 (2026-03-26)
+++ v4 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32112c1e5ff54e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d40bc356274f41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd348dfa504ed43e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c03445d1a49476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41c31eb8ccd4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd348dfa504ed43e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1276d4263d54e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c03445d1a49476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>139,180</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,284</x:t>
-[...485 lines deleted...]
-          <x:t>127,889</x:t>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>