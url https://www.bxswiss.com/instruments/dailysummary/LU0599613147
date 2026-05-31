--- v4 (2026-05-11)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d40bc356274f41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra037a17859b64887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c03445d1a49476a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c8c495e39e4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1276d4263d54e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c03445d1a49476a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3388f00315f46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c8c495e39e4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>