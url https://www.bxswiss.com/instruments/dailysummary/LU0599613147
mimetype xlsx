--- v9 (2026-08-21)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86ea0d46db24458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cd87fc86c44786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6417f5df1fa4126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8a708da526473a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c206ad3dca4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6417f5df1fa4126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re809e1338abf487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8a708da526473a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>