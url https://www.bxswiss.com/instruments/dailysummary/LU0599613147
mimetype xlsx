--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cd87fc86c44786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eabef4aa03a444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d8a708da526473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04bacadefa9c4481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re809e1338abf487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d8a708da526473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923f515c02c44c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04bacadefa9c4481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>150,604</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,879</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,641</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>