--- v11 (2026-10-01)
+++ v12 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eabef4aa03a444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4081048c9c4c4dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04bacadefa9c4481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf97bf5e80d8492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923f515c02c44c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04bacadefa9c4481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R861d428e4d2c45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf97bf5e80d8492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,415</x:t>
-[...188 lines deleted...]
-          <x:t>148,789</x:t>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,240</x:t>
-[...134 lines deleted...]
-          <x:t>147,253</x:t>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>