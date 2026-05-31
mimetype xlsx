--- v3 (2026-03-26)
+++ v4 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32112c1e5ff54e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra037a17859b64887" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd348dfa504ed43e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c8c495e39e4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41c31eb8ccd4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd348dfa504ed43e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3388f00315f46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c8c495e39e4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>139,180</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,284</x:t>
-[...485 lines deleted...]
-          <x:t>127,889</x:t>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>