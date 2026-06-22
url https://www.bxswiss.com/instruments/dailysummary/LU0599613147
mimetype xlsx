--- v4 (2026-05-31)
+++ v5 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra037a17859b64887" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81a7ab908d8485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c8c495e39e4777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf66bb1b006c4016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3388f00315f46ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c8c495e39e4777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b1b9a3ad3e4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf66bb1b006c4016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,462</x:t>
-[...441 lines deleted...]
-          <x:t>139,436</x:t>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>