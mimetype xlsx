--- v5 (2026-06-22)
+++ v6 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81a7ab908d8485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9497299752a84fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf66bb1b006c4016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627cf4eaa2d44ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b1b9a3ad3e4e18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf66bb1b006c4016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1538f21c171e4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627cf4eaa2d44ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>