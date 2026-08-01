--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9497299752a84fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0b07c152ff4fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R627cf4eaa2d44ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234d515ed244467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1538f21c171e4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R627cf4eaa2d44ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84b858bf31e4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234d515ed244467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,323</x:t>
-[...399 lines deleted...]
-          <x:t>144,118</x:t>
+          <x:t>142,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,831</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>142,383</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>