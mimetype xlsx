--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0b07c152ff4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86ea0d46db24458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234d515ed244467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6417f5df1fa4126"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra84b858bf31e4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234d515ed244467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c206ad3dca4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6417f5df1fa4126" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Stoxx Europe 600 ESG Qual Weight NR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599613147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>144,118</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,831</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,878</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>