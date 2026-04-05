--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ca8613ccb945f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97793a14880d439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df10627df75475e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2e2e90ace54f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5dfacd5ebfd4304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df10627df75475e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b47da61b674e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2e2e90ace54f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>