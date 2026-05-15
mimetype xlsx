--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97793a14880d439e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bea9061d8a4c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2e2e90ace54f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9d05a1b4924a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b47da61b674e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2e2e90ace54f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9895360a8fcd4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9d05a1b4924a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>272,881</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>