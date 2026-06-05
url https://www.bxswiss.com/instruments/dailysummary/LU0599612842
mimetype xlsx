--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bea9061d8a4c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592bb3907642456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9d05a1b4924a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd584a73ea9f5409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9895360a8fcd4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9d05a1b4924a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155e7faa162440dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd584a73ea9f5409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>