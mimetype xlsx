--- v7 (2026-06-05)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592bb3907642456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca339d466d9486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd584a73ea9f5409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454eaf668ea449f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155e7faa162440dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd584a73ea9f5409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e14614a4a464102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454eaf668ea449f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>