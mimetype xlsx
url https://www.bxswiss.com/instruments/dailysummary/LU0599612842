--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbca339d466d9486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b072217d1be4c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454eaf668ea449f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89881058d83d4a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e14614a4a464102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454eaf668ea449f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7282cb19a5384176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89881058d83d4a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>