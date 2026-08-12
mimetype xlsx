--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b072217d1be4c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0c05c57f3246c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89881058d83d4a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a43d97e0494849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7282cb19a5384176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89881058d83d4a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3531c0a2260040d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a43d97e0494849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>