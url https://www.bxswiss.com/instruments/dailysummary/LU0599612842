--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0c05c57f3246c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e13f9f439a47a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a43d97e0494849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64873260fa14b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3531c0a2260040d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a43d97e0494849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea0cdc9da7e4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64873260fa14b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>