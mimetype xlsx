--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2e13f9f439a47a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d4f7ced1774db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64873260fa14b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093536c7e7db42b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ea0cdc9da7e4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64873260fa14b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcd148d47ec4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093536c7e7db42b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,724</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,819</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>