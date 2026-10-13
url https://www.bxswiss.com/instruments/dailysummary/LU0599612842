--- v12 (2026-09-22)
+++ v13 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25d4f7ced1774db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1eb2e8dc83b413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093536c7e7db42b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb822d754569145a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bcd148d47ec4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093536c7e7db42b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc909db4c98c349b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb822d754569145a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>