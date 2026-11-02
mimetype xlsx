--- v13 (2026-10-13)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1eb2e8dc83b413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b19e888fa94e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb822d754569145a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d82dc86cf940ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc909db4c98c349b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb822d754569145a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9811fc8655444294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d82dc86cf940ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ossiam Lux - Europe ESG Machine Learning</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0599612842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,528</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>