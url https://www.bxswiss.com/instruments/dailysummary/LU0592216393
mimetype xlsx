--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bec4ea98c9646d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f4eada0e74429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R400de2bc337846ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24e101ce5e74069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a4399d19d94442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R400de2bc337846ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9c1c3ccb3c4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24e101ce5e74069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>