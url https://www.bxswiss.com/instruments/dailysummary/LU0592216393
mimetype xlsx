--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06f4eada0e74429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90dfa5d254544dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24e101ce5e74069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb447f373c1314b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b9c1c3ccb3c4919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24e101ce5e74069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcdfc86b67234b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb447f373c1314b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>49,922</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...219 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,174</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>