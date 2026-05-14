--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90dfa5d254544dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c9465d7c0542d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb447f373c1314b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dcf02e24ab4b9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcdfc86b67234b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb447f373c1314b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67bb58a87924a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dcf02e24ab4b9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>