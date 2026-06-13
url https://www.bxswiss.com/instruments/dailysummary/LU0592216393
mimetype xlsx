--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83c9465d7c0542d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6fc2bc1559a416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dcf02e24ab4b9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae556b56fcb4fa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf67bb58a87924a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dcf02e24ab4b9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89085c9633b4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae556b56fcb4fa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>53,653</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,152</x:t>
-[...436 lines deleted...]
-          <x:t>51,846</x:t>
+          <x:t>54,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>