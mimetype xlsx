--- v7 (2026-06-13)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6fc2bc1559a416d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79ce0c909f4425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfae556b56fcb4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7aac197d2e34478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd89085c9633b4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfae556b56fcb4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef2c94ea7c2476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7aac197d2e34478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>55,342</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>