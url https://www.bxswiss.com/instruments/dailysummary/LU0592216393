--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79ce0c909f4425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10083dc2b7804ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7aac197d2e34478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra761300861c74005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef2c94ea7c2476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7aac197d2e34478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f16d662bf5545c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra761300861c74005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>57,702</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,678</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>57,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,492</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>