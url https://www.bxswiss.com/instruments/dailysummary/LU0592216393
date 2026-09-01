--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10083dc2b7804ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039fd037dda7411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra761300861c74005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77bbfea81894b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f16d662bf5545c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra761300861c74005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e9fcba73a04ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77bbfea81894b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>