--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039fd037dda7411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d91f0448dcf4e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77bbfea81894b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf7635a59154bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e9fcba73a04ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77bbfea81894b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaac9abd5e96473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf7635a59154bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>60,896</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,677</x:t>
-[...254 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,628</x:t>
-[...4 lines deleted...]
-          <x:t>61,084</x:t>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>60,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>