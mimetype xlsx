--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d91f0448dcf4e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a7dde78f9c4fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf7635a59154bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec2561becdf14bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaac9abd5e96473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf7635a59154bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea75e359204a46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec2561becdf14bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>60,658</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,917</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>04.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,823</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>60,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>