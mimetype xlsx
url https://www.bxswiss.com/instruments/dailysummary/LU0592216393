--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a7dde78f9c4fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f46f6d380c4e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec2561becdf14bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e75c977b7aa44be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea75e359204a46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec2561becdf14bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196d77abdf494bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e75c977b7aa44be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Spain UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0592216393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>