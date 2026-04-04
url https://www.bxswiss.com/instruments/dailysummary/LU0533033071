--- v4 (2026-03-15)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6e240b94924720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072885850fc04250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8fa634065e74a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372f596da7c24b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf897f8b3479b491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8fa634065e74a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b98ff2f4c047b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372f596da7c24b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>