--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R072885850fc04250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81acda1174054d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372f596da7c24b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99b2944bbb54cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b98ff2f4c047b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372f596da7c24b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c8f4282ef84b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99b2944bbb54cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>