--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81acda1174054d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb208a1ebd7974539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99b2944bbb54cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d4a2c13fe1404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7c8f4282ef84b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99b2944bbb54cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7917d51fb4c04bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d4a2c13fe1404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>327,188</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...262 lines deleted...]
-          <x:t>328,732</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>