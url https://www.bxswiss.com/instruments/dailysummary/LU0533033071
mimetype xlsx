--- v7 (2026-06-05)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb208a1ebd7974539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbcf2130d80474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d4a2c13fe1404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d5d7e89e854b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7917d51fb4c04bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d4a2c13fe1404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6813f54248f04b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d5d7e89e854b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,212 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +602,193 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>