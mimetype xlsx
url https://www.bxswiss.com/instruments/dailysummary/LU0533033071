--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbcf2130d80474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b0f6b6d35948df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d5d7e89e854b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bcb7639da746f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6813f54248f04b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d5d7e89e854b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8a02bfc821417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bcb7639da746f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>347,596</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>