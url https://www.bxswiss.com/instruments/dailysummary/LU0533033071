--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b0f6b6d35948df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d833a2bc2ee4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bcb7639da746f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e5c5da47494efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8a02bfc821417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bcb7639da746f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a15446683c843aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e5c5da47494efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>