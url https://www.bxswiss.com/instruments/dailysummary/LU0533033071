--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d833a2bc2ee4200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9de3dd9960420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16e5c5da47494efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9e9c776a5047d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a15446683c843aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16e5c5da47494efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re840c19f3f5e4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9e9c776a5047d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>