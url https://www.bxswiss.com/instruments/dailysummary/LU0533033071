--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb9de3dd9960420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663d515553c04a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9e9c776a5047d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a392d690d06440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re840c19f3f5e4e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9e9c776a5047d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6d048510734f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a392d690d06440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>