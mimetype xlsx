--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R663d515553c04a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58447f794f8b4424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a392d690d06440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515b372d4a5f4cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6d048510734f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a392d690d06440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511b358a331b4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515b372d4a5f4cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>