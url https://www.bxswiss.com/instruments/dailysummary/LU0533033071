--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58447f794f8b4424" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dc20cce82404acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R515b372d4a5f4cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3951c4a742e48ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511b358a331b4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R515b372d4a5f4cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7e70922e3f4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3951c4a742e48ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Financials UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0533033071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>