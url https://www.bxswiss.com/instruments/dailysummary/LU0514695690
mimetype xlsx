--- v6 (2026-03-18)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb889812c364272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7eed7ed43234107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa6c07056e3487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb4936290ea4143"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc477836ed7c7420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa6c07056e3487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fdfe23f15144df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb4936290ea4143" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>15,642</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,614</x:t>
-[...178 lines deleted...]
-          <x:t>14,760</x:t>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,598</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>15,317</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>