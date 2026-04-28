--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7eed7ed43234107" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056941f7badc444a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb4936290ea4143"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce5f1de9cc84056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5fdfe23f15144df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb4936290ea4143" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce1b2db55e4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce5f1de9cc84056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>15,115</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,504</x:t>
-[...333 lines deleted...]
-          <x:t>14,728</x:t>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>