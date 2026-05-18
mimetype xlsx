--- v8 (2026-04-28)
+++ v9 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056941f7badc444a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9dd70b60114172" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce5f1de9cc84056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e55973dd9dd4358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce1b2db55e4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce5f1de9cc84056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d41fe7b648430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e55973dd9dd4358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>14,916</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,006</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>15,052</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>14,998</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>