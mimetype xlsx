--- v9 (2026-05-18)
+++ v10 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9dd70b60114172" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra091c0b18bba4774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e55973dd9dd4358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab8f7181ae5c4e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6d41fe7b648430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e55973dd9dd4358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d3eb7122cd43be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab8f7181ae5c4e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>15,085</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,033</x:t>
-[...11 lines deleted...]
-          <x:t>14,963</x:t>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,054</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>14,926</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>