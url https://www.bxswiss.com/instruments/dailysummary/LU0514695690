--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra091c0b18bba4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6770b92726440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab8f7181ae5c4e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42218515bf5346cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9d3eb7122cd43be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab8f7181ae5c4e05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7926c9d5d8d45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42218515bf5346cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>