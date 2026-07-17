--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6770b92726440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9bcfb04796464d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42218515bf5346cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b934a1984c4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7926c9d5d8d45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42218515bf5346cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b382b6b78c24762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b934a1984c4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,526</x:t>
-[...70 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,755</x:t>
-[...441 lines deleted...]
-          <x:t>13,690</x:t>
+          <x:t>14,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>