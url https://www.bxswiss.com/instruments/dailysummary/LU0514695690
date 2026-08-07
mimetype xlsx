--- v12 (2026-07-17)
+++ v13 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9bcfb04796464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d59629db6ef4c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b934a1984c4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb65cdc62dcf4c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b382b6b78c24762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b934a1984c4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b39de6d4d046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb65cdc62dcf4c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>14,338</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,357</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>14,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>