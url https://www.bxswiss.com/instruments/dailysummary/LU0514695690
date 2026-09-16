--- v13 (2026-08-07)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d59629db6ef4c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b60083ba69489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb65cdc62dcf4c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebba8ccfec4a472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b39de6d4d046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb65cdc62dcf4c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf273d8d8f80647c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebba8ccfec4a472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>14,742</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>14,681</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>14,832</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,611</x:t>
-[...16 lines deleted...]
-          <x:t>14,674</x:t>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,666</x:t>
-[...242 lines deleted...]
-          <x:t>15,204</x:t>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>