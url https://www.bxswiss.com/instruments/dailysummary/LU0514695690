--- v14 (2026-09-16)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13b60083ba69489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e73c08ca4f48f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebba8ccfec4a472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3a552f11e94c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf273d8d8f80647c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebba8ccfec4a472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21067bb74af4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3a552f11e94c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,883</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>24.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>14,639</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,728</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>10.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,473</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>14,538</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>