--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e73c08ca4f48f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5c29f63202149f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3a552f11e94c19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb250826205dd4d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21067bb74af4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3a552f11e94c19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R243920d477c14b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb250826205dd4d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI China UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>14,623</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,633</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>14,311</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>