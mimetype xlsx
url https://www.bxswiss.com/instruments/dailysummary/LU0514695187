--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d81d27f7fd4825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2258fe6c65284441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6b5eea2fc842be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc0bd4004ee467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab826c40411b4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6b5eea2fc842be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0dad2c5aed448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc0bd4004ee467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,556</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>15,336</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>15,339</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,251</x:t>
-[...6 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,222</x:t>
-[...63 lines deleted...]
-          <x:t>15,154</x:t>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>