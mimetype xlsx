--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2258fe6c65284441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff5b075a43244803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recc0bd4004ee467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797a30da470c4d5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0dad2c5aed448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recc0bd4004ee467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R206fe514e7404408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797a30da470c4d5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,222</x:t>
-[...97 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,031</x:t>
-[...43 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,228</x:t>
-[...306 lines deleted...]
-          <x:t>14,708</x:t>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>