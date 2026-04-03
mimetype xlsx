--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1402b98c5be64e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185b17ea97344b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3508e713c6ad4db9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1735eb2d683e4a4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b37d7e08134799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3508e713c6ad4db9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7d62a9365f4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1735eb2d683e4a4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>