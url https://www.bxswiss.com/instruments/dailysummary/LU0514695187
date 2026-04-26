--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185b17ea97344b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b65be993fa4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1735eb2d683e4a4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0db75215254ade"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7d62a9365f4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1735eb2d683e4a4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8796a3e5c90e4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0db75215254ade" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>15,132</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,027</x:t>
-[...566 lines deleted...]
-          <x:t>14,113</x:t>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>