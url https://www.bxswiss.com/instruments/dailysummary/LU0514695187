--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b65be993fa4435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084863540e254394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0db75215254ade"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62a5b863f28417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8796a3e5c90e4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0db75215254ade" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac6d8fad64c4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62a5b863f28417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>14,882</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,912</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>14,823</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,727</x:t>
-[...200 lines deleted...]
-          <x:t>14,962</x:t>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>14,904</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>14,897</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>