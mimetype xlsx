--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084863540e254394" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2623eaaa0b34a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62a5b863f28417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a420b825ee44c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdac6d8fad64c4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62a5b863f28417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e4a262812d4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a420b825ee44c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>14,962</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>14,904</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>