--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2623eaaa0b34a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdceb0d8011cf4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a420b825ee44c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05728277283b4328"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e4a262812d4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a420b825ee44c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7974b9781afd42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05728277283b4328" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>14,916</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...505 lines deleted...]
-          <x:t>14,467</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>