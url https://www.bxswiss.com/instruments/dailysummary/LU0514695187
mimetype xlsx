--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdceb0d8011cf4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b95168b01504c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05728277283b4328"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b7bcf5ee0d497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7974b9781afd42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05728277283b4328" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3a0184726a4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b7bcf5ee0d497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>