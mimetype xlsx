--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b95168b01504c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05242d9e82774fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b7bcf5ee0d497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72bf05d8c09e44ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3a0184726a4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b7bcf5ee0d497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e435a40b344b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72bf05d8c09e44ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>15,460</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,391</x:t>
-[...6 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,515</x:t>
-[...441 lines deleted...]
-          <x:t>15,226</x:t>
+          <x:t>15,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>