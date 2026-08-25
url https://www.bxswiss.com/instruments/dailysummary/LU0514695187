--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05242d9e82774fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7b12d94cf74fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72bf05d8c09e44ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb34cca6022b4bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e435a40b344b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72bf05d8c09e44ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a001fdcb264261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb34cca6022b4bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>