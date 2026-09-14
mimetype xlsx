--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc7b12d94cf74fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d81d27f7fd4825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb34cca6022b4bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d6b5eea2fc842be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a001fdcb264261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb34cca6022b4bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab826c40411b4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d6b5eea2fc842be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI India Swap UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0514695187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,161</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,097</x:t>
-[...11 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,375</x:t>
-[...549 lines deleted...]
-          <x:t>15,274</x:t>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>