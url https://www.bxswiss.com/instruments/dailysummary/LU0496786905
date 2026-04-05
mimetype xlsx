--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06e3414d7bd4ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6db39c7387644dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283f84f6d39748de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d80578b5874c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394163fb5e394c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283f84f6d39748de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290d9dd11c0a4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d80578b5874c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>