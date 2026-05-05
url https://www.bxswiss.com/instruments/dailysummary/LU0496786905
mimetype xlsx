--- v7 (2026-04-05)
+++ v8 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6db39c7387644dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483f2a2d4467499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50d80578b5874c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2701d488b8ad402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R290d9dd11c0a4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50d80578b5874c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80753725aaa457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2701d488b8ad402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>61,436</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>