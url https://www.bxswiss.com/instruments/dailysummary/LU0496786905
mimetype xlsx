--- v8 (2026-05-05)
+++ v9 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483f2a2d4467499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28962642aee04de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2701d488b8ad402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3761bcafcde040c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80753725aaa457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2701d488b8ad402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393e7a6053b44398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3761bcafcde040c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>63,789</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>63,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,971</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>63,466</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>