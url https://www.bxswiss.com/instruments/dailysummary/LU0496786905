--- v9 (2026-06-14)
+++ v10 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28962642aee04de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d7a5bd525a4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3761bcafcde040c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9362cd9a28a4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393e7a6053b44398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3761bcafcde040c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f7d25ca711454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9362cd9a28a4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,98 +149,51 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
-        </x:is>
-[...18 lines deleted...]
-          <x:t>63,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">