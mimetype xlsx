--- v10 (2026-06-14)
+++ v11 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d7a5bd525a4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dab52974ab497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9362cd9a28a4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556241956d4d4d66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8f7d25ca711454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9362cd9a28a4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R894a960faacf42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556241956d4d4d66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>