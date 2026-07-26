--- v11 (2026-07-06)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dab52974ab497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bb1490adb64aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556241956d4d4d66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9eca10b613461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R894a960faacf42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556241956d4d4d66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec46830911014eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9eca10b613461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>