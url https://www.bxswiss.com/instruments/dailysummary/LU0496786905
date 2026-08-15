--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2bb1490adb64aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ccb7dd9d354897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f9eca10b613461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd47b2dcc7e7c487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec46830911014eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f9eca10b613461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1e79f0817d4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd47b2dcc7e7c487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>