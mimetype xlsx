--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6ccb7dd9d354897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6920f8b42d04a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd47b2dcc7e7c487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7709d019534768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1e79f0817d4a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd47b2dcc7e7c487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda06e62712874893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7709d019534768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>