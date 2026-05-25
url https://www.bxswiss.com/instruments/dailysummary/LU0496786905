--- v8 (2026-05-05)
+++ v9 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483f2a2d4467499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f2c0f51fea4633" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2701d488b8ad402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d90d56ce15466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80753725aaa457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2701d488b8ad402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938f66023bbd4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d90d56ce15466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>