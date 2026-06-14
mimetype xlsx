--- v9 (2026-05-25)
+++ v10 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f2c0f51fea4633" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28962642aee04de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57d90d56ce15466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3761bcafcde040c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R938f66023bbd4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57d90d56ce15466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393e7a6053b44398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3761bcafcde040c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>63,789</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>63,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,971</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>63,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>