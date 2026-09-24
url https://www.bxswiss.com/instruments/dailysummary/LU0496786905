--- v15 (2026-09-04)
+++ v16 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6920f8b42d04a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2676a8e53aab4c46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7709d019534768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4b406bc3934b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda06e62712874893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7709d019534768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e56a7665d8e417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4b406bc3934b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>