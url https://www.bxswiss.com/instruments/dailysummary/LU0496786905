--- v16 (2026-09-24)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2676a8e53aab4c46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7c6bf393b944ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4b406bc3934b94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616990a0c41c492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e56a7665d8e417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4b406bc3934b94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27b5702ecd9401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616990a0c41c492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Australia S&amp;P/ASX 200 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>63,408</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>