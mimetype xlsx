--- v5 (2026-03-23)
+++ v6 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fe8740d2094daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11083230de7410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc2cd14c3514dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5bad1198e2446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5112922ea89d4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc2cd14c3514dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2267dce54c154cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5bad1198e2446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>55,369</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,847</x:t>
-[...340 lines deleted...]
-          <x:t>54,552</x:t>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,204</x:t>
-[...65 lines deleted...]
-          <x:t>53,634</x:t>
+          <x:t>53,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,029</x:t>
-[...4 lines deleted...]
-          <x:t>53,080</x:t>
+          <x:t>53,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>