--- v6 (2026-04-13)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11083230de7410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734c55b26a1e4ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5bad1198e2446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cca7a880d434acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2267dce54c154cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5bad1198e2446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418096c334b24103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cca7a880d434acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>