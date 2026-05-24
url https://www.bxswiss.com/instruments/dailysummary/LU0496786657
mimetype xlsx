--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734c55b26a1e4ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cdac80de8a47e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cca7a880d434acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24b3912f80b4137"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R418096c334b24103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cca7a880d434acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd80b560552bd4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24b3912f80b4137" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>