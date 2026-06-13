--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20cdac80de8a47e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a649538b34472e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24b3912f80b4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97778fae9cdb4baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd80b560552bd4fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24b3912f80b4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf10008131084586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97778fae9cdb4baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>