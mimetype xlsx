--- v9 (2026-06-13)
+++ v10 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a649538b34472e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cca51052d64c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97778fae9cdb4baf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c19e9b176c64ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf10008131084586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97778fae9cdb4baf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a2e8bd45ab497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c19e9b176c64ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>