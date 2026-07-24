--- v10 (2026-07-04)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cca51052d64c1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra085f717deca4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c19e9b176c64ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56780ca498474840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a2e8bd45ab497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c19e9b176c64ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd198398cd3f647f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56780ca498474840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>