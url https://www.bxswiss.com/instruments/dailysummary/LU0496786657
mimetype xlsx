--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra085f717deca4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896a19d841e244dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56780ca498474840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51dd2d62baed4120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd198398cd3f647f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56780ca498474840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea8cb5ed58c4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51dd2d62baed4120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>62,662</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,248</x:t>
-[...323 lines deleted...]
-          <x:t>62,189</x:t>
+          <x:t>62,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>