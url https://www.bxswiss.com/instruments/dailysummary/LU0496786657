--- v12 (2026-08-13)
+++ v13 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R896a19d841e244dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d6dcd01ea4478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51dd2d62baed4120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f376da23f8b4eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea8cb5ed58c4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51dd2d62baed4120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24d33f7c12a4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f376da23f8b4eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>