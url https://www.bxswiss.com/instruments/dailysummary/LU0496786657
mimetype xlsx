--- v13 (2026-09-03)
+++ v14 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48d6dcd01ea4478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe7bbed935049e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f376da23f8b4eaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42e4e29adca4ba5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re24d33f7c12a4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f376da23f8b4eaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884b76865ad84b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42e4e29adca4ba5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>64,298</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,246</x:t>
-[...249 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>63,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,709</x:t>
-[...306 lines deleted...]
-          <x:t>64,406</x:t>
+          <x:t>64,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>