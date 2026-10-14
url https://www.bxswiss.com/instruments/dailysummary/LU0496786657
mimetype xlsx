--- v14 (2026-09-23)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fe7bbed935049e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a450f26f60a4d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42e4e29adca4ba5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9a5cdbbb464eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884b76865ad84b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42e4e29adca4ba5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ce20f031924e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9a5cdbbb464eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>