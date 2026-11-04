--- v15 (2026-10-14)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a450f26f60a4d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f085c48267473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9a5cdbbb464eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2053e8b1f04735"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7ce20f031924e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9a5cdbbb464eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fa6e9b92306414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2053e8b1f04735" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P 500 II UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0496786657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,300</x:t>
-        </x:is>
-[...607 lines deleted...]
-          <x:t>67,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>