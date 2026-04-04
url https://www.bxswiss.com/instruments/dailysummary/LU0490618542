--- v3 (2026-02-23)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4cf13085374288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d815f87f964c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5546a50679144e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db1fec1ed4c4093"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8010fbe5303342f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5546a50679144e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ce0b33c09544ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db1fec1ed4c4093" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.01.2026</x:t>
-[...296 lines deleted...]
-          <x:t>06.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,093</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>105,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,137</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>107,252</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>