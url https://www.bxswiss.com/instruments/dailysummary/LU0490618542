--- v4 (2026-04-04)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d815f87f964c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34e93fe00564e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db1fec1ed4c4093"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab3514f43e934436"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ce0b33c09544ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db1fec1ed4c4093" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62429248c2d14c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab3514f43e934436" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>