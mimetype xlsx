--- v5 (2026-04-28)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34e93fe00564e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0e127dde3a4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab3514f43e934436"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc4b8a934bc42ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62429248c2d14c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab3514f43e934436" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e767449a2944d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc4b8a934bc42ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>