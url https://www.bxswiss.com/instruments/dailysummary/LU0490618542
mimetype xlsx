--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0e127dde3a4fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939d96892a394e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc4b8a934bc42ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd2a8a0078c48d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e767449a2944d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc4b8a934bc42ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de1b4ec9bd24e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd2a8a0078c48d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>