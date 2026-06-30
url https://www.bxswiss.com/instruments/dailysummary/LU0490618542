--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939d96892a394e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc655251536e449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd2a8a0078c48d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a7bdb497cf4bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de1b4ec9bd24e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd2a8a0078c48d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08921ab32194594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a7bdb497cf4bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>