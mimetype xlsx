--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc655251536e449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d04c4a82264d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a7bdb497cf4bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0953d738fd4a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08921ab32194594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a7bdb497cf4bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd955ed5fa6ec44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0953d738fd4a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>120,424</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,106</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>120,834</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>