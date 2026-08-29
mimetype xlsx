--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d04c4a82264d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fb0c002f09041c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0953d738fd4a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce7da6f649e4513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd955ed5fa6ec44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0953d738fd4a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d93345ebd4144ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce7da6f649e4513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,411</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>