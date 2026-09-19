--- v10 (2026-08-29)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fb0c002f09041c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff596f4158144449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ce7da6f649e4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da2e7024e154503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d93345ebd4144ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ce7da6f649e4513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355055216fad4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da2e7024e154503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>