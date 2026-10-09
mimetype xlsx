--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff596f4158144449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aae2f181356482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0da2e7024e154503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1857ba2b0c6a41be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R355055216fad4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0da2e7024e154503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4949412bce4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1857ba2b0c6a41be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>126,000</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,727</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>125,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,218</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>