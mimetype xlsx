--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aae2f181356482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca4ec9eb6ee40e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1857ba2b0c6a41be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83dfdd24d18f4691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4949412bce4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1857ba2b0c6a41be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb7420c5e504500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83dfdd24d18f4691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 Swap UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0490618542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>129,043</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>130,466</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,303</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>131,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>