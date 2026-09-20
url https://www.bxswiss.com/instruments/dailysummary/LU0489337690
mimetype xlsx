--- v10 (2026-08-11)
+++ v11 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0888a06cc94582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ca5c31b5ab4280" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f1001310a6472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c8be5c3832402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19de8390bf334af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f1001310a6472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e935c1a098f4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c8be5c3832402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>23,650</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>