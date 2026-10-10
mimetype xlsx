--- v11 (2026-09-20)
+++ v12 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ca5c31b5ab4280" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982ac36a03764a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c8be5c3832402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9a5cdc30324583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e935c1a098f4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c8be5c3832402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c7533109f14017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9a5cdc30324583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,902</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>22,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,664</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>