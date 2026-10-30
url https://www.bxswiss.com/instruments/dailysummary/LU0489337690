--- v12 (2026-10-10)
+++ v13 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R982ac36a03764a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc035ace6efb942f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa9a5cdc30324583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623baccb72a3420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c7533109f14017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa9a5cdc30324583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4645d4980adf49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623baccb72a3420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>