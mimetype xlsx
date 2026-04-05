--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dcfb464a2ab4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1caee8402e94d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd115af4e84674d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d28e3ee525b47e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7fd3a8bf474489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd115af4e84674d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75bb2d90d0544bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d28e3ee525b47e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>23,890</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>