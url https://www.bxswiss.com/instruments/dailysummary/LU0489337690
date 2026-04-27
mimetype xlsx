--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1caee8402e94d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b9e3f750894dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d28e3ee525b47e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4417c6f6b3548e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re75bb2d90d0544bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d28e3ee525b47e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e6f85c773340eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4417c6f6b3548e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>22,126</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,831</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>18.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,659</x:t>
-[...306 lines deleted...]
-          <x:t>21,952</x:t>
+          <x:t>22,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>