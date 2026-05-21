--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b9e3f750894dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4bf9545e464657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4417c6f6b3548e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb247441dfd8b4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64e6f85c773340eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4417c6f6b3548e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af0d40a5d2241e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb247441dfd8b4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>22,561</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,876</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>15.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,940</x:t>
-[...198 lines deleted...]
-          <x:t>22,594</x:t>
+          <x:t>22,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>