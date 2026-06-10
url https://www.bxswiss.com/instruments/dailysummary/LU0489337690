--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b4bf9545e464657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5d5689470e4083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb247441dfd8b4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2a04c21b2c4077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af0d40a5d2241e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb247441dfd8b4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955f68baacad45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2a04c21b2c4077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,170</x:t>
-[...306 lines deleted...]
-          <x:t>22,264</x:t>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>