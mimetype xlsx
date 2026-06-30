--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5d5689470e4083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acb4c3f7b764778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd2a04c21b2c4077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cb4fc8979f42ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955f68baacad45f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd2a04c21b2c4077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb630da4cdc41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cb4fc8979f42ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,238</x:t>
-[...247 lines deleted...]
-          <x:t>22,064</x:t>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>21,808</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>