--- v8 (2026-06-30)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8acb4c3f7b764778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861cf337fca14316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cb4fc8979f42ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29db46d16c84628"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eb630da4cdc41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cb4fc8979f42ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda444eb4a174d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29db46d16c84628" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>22,326</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>24.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,829</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>22,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,801</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>