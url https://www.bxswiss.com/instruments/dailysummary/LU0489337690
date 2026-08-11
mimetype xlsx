--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861cf337fca14316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f0888a06cc94582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29db46d16c84628"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f1001310a6472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcda444eb4a174d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29db46d16c84628" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19de8390bf334af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f1001310a6472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers FTSE Developed Europe Real Estate UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0489337690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>22,834</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,801</x:t>
-[...11 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,055</x:t>
-[...139 lines deleted...]
-          <x:t>23,111</x:t>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,178</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,398</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>