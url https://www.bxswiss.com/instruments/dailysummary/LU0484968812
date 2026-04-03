--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e27f8e582034be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e86d0fa1e6a4c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0980c14b1b104ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0202d929113d4bc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aaf5088ac234055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0980c14b1b104ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde954c4c69584939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0202d929113d4bc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Corporate Bond SRI PAB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0484968812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>131,416</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>