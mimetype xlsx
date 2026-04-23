--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e86d0fa1e6a4c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2db21fe8cf8450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0202d929113d4bc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0521aab3b3b84369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde954c4c69584939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0202d929113d4bc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20e4c65306e45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0521aab3b3b84369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Corporate Bond SRI PAB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0484968812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>