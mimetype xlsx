--- v6 (2026-04-23)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2db21fe8cf8450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf478cc107ebb4368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0521aab3b3b84369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra630a70445e04764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf20e4c65306e45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0521aab3b3b84369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69e99ea9c3a46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra630a70445e04764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Corporate Bond SRI PAB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0484968812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>130,763</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>