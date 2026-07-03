--- v7 (2026-06-09)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf478cc107ebb4368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7f1a01d7b14ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra630a70445e04764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b8dd9799bf49e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra69e99ea9c3a46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra630a70445e04764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R175daac365234618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b8dd9799bf49e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Corporate Bond SRI PAB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0484968812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,910</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>