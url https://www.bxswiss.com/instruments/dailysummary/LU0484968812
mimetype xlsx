--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b7f1a01d7b14ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65bc9ee87bc41c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b8dd9799bf49e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede190f7ece442cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R175daac365234618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b8dd9799bf49e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4907565584d447a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede190f7ece442cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Corporate Bond SRI PAB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0484968812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,948</x:t>
-[...80 lines deleted...]
-          <x:t>131,483</x:t>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>131,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>