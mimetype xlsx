--- v9 (2026-07-23)
+++ v10 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd65bc9ee87bc41c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f873ac1e48a4996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede190f7ece442cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce5f84d761443a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4907565584d447a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede190f7ece442cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90e5b2b33944ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce5f84d761443a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Corporate Bond SRI PAB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0484968812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>132,160</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>131,485</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>