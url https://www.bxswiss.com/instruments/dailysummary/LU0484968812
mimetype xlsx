--- v10 (2026-09-03)
+++ v11 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f873ac1e48a4996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e53b0472814844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce5f84d761443a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047c27afc8d64c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90e5b2b33944ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce5f84d761443a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa972dc1a13d4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047c27afc8d64c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Corporate Bond SRI PAB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0484968812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>132,587</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>131,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>