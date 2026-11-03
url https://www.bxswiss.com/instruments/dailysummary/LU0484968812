--- v11 (2026-10-14)
+++ v12 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e53b0472814844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b620fbc66da470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047c27afc8d64c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598f2d1de7b4475b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa972dc1a13d4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047c27afc8d64c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0153bbb7dd04fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598f2d1de7b4475b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II EUR Corporate Bond SRI PAB UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0484968812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>131,154</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,641</x:t>
-[...215 lines deleted...]
-          <x:t>129,621</x:t>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>