--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65dcc4c28d54b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0327029b8a4c4cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435d26a8b49a4419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efb6aabdef94825"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c830e77578a422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435d26a8b49a4419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17cc75154379406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efb6aabdef94825" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0480132876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>