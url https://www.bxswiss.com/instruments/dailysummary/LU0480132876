--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0327029b8a4c4cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b0e463d89f4f82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5efb6aabdef94825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R834f6a6e59944616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17cc75154379406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5efb6aabdef94825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b3c1e49cb94fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R834f6a6e59944616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0480132876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>