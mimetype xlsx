--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdacf3caf16b84de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9801f28fa66d4e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R288788295e9e4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cca13f358764665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1971a59610a6484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R288788295e9e4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22aca626f36f4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cca13f358764665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0480132876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>