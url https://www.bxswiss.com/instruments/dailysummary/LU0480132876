--- v5 (2026-04-05)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9801f28fa66d4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac8d40e20824198" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cca13f358764665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdd342ac7074ec6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22aca626f36f4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cca13f358764665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702ea5ce61304a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdd342ac7074ec6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0480132876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>114,316</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>