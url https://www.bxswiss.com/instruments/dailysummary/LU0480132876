--- v6 (2026-06-10)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac8d40e20824198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc20f0fec0ab4d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdd342ac7074ec6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a0286baa7944c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702ea5ce61304a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdd342ac7074ec6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5b2dfc56a44d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a0286baa7944c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0480132876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>