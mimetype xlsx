--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc20f0fec0ab4d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c88a04bf4164886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7a0286baa7944c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426f208e339147dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5b2dfc56a44d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7a0286baa7944c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07fb23e441e64792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426f208e339147dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0480132876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>137,574</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>