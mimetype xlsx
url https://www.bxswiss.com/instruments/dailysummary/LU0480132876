--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c88a04bf4164886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375840d032dd4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426f208e339147dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c504cc98cbd40fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07fb23e441e64792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426f208e339147dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48fb28caaa24103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c504cc98cbd40fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0480132876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>