--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R375840d032dd4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc4eb10a03a4add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c504cc98cbd40fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956f406eb5184376"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48fb28caaa24103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c504cc98cbd40fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd558d32335904a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956f406eb5184376" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0480132876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,684</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>