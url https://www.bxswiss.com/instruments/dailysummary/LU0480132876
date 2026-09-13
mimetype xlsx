--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc4eb10a03a4add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65dcc4c28d54b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956f406eb5184376"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435d26a8b49a4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd558d32335904a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956f406eb5184376" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c830e77578a422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435d26a8b49a4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0480132876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>132,294</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,394</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,779</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>