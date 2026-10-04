--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6300e0b481642ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff5994de2bf4660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0998774a0a42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfef7aac2c8e4dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff307973380249a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0998774a0a42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b8dc248f004e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfef7aac2c8e4dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>