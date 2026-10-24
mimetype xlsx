--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff5994de2bf4660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d6064feb8b843b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfef7aac2c8e4dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a12fef1578d4315"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5b8dc248f004e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfef7aac2c8e4dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229e19a725284674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a12fef1578d4315" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>105,512</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,372</x:t>
-[...269 lines deleted...]
-          <x:t>102,532</x:t>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>