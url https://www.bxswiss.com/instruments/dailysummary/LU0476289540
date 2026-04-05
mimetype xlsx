--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ac675b8ee14c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c64322cff5c4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc47ab437740d4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2420949e644732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8ba2958aee474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc47ab437740d4450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815c5473ae834ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2420949e644732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>94,342</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,029</x:t>
-[...431 lines deleted...]
-          <x:t>93,117</x:t>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>