--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c64322cff5c4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3c5494506c493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f2420949e644732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b5d98a4cb548cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R815c5473ae834ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f2420949e644732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28f317db395449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b5d98a4cb548cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>