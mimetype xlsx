--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3c5494506c493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36209c4d3fc34646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b5d98a4cb548cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62890b5da9541ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28f317db395449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b5d98a4cb548cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4054bb02234842f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62890b5da9541ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>