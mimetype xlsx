--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36209c4d3fc34646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd161b5090741b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb62890b5da9541ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f8afb459e04e57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4054bb02234842f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb62890b5da9541ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc1f93090d664c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f8afb459e04e57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>95,659</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,089</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...496 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,974</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>