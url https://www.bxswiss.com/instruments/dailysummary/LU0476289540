--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd161b5090741b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cde67fc2d64e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f8afb459e04e57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81f5586d3f3498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc1f93090d664c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f8afb459e04e57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8809874560664115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81f5586d3f3498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>