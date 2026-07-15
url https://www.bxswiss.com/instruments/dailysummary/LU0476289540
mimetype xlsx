--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cde67fc2d64e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d7fed29f9947ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc81f5586d3f3498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c22066f846f4a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8809874560664115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc81f5586d3f3498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a19afd6120490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c22066f846f4a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>