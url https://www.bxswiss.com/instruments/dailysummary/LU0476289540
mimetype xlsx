--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d7fed29f9947ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6958e89770846d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c22066f846f4a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29f06a95bb24d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a19afd6120490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c22066f846f4a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf26cfebc23e4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29f06a95bb24d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...517 lines deleted...]
-          <x:t>101,466</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,294</x:t>
-[...58 lines deleted...]
-          <x:t>103,020</x:t>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>