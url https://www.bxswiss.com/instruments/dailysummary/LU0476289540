--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6958e89770846d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6300e0b481642ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb29f06a95bb24d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0998774a0a42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf26cfebc23e4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb29f06a95bb24d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff307973380249a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0998774a0a42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Canada ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>103,902</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...478 lines deleted...]
-          <x:t>105,677</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>