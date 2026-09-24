--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292d2658121a4c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531015913bd54d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae1270717054994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe2e78e080747e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf6adb1960045f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae1270717054994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5930a015224b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe2e78e080747e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Mexico UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,587</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,518</x:t>
-[...97 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,341</x:t>
-[...53 lines deleted...]
-          <x:t>7,292</x:t>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,244</x:t>
-[...33 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,296</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>7,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>