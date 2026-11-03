--- v12 (2026-09-24)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R531015913bd54d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc773879b9594424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe2e78e080747e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra548bd693787447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe5930a015224b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe2e78e080747e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R081ee90688744dc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra548bd693787447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Mexico UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,497</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,474</x:t>
-[...168 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,463</x:t>
-[...414 lines deleted...]
-          <x:t>7,296</x:t>
+          <x:t>7,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>