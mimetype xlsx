--- v4 (2026-03-24)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88c272873d06467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac0c24f30d14af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9365e3a38d5749a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba08df61eb74502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd586afbcc604a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9365e3a38d5749a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d20c0cfcc8a4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba08df61eb74502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Mexico UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>7,296</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,377</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>6,533</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>