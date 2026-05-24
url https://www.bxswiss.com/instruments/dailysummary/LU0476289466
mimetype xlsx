--- v5 (2026-04-19)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac0c24f30d14af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420b7b5850cf4be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ba08df61eb74502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fb54a259034684"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d20c0cfcc8a4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ba08df61eb74502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0da09f5a6b343c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fb54a259034684" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Mexico UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>7,351</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,366</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,377</x:t>
-[...4 lines deleted...]
-          <x:t>7,248</x:t>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,292</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>7,278</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>