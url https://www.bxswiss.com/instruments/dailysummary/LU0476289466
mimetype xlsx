--- v6 (2026-05-24)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420b7b5850cf4be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25fbd9ff0b7443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fb54a259034684"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc702737f91ab45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0da09f5a6b343c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fb54a259034684" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66c59c0556645e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc702737f91ab45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Mexico UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,305</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>29.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>7,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>