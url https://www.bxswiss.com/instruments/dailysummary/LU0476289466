--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25fbd9ff0b7443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee9662e57404877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc702737f91ab45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red91764334184f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66c59c0556645e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc702737f91ab45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0388aedfbe3f41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red91764334184f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Mexico UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...124 lines deleted...]
-          <x:t>7,329</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,270</x:t>
-[...38 lines deleted...]
-          <x:t>7,261</x:t>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,234</x:t>
-[...21 lines deleted...]
-          <x:t>7,489</x:t>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,343</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>7,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>