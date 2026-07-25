--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfee9662e57404877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab8a0df78e24d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red91764334184f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa06fdaad464513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0388aedfbe3f41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red91764334184f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39cc3fc198cc454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa06fdaad464513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Mexico UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,435</x:t>
-[...394 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,351</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,268</x:t>
-[...193 lines deleted...]
-          <x:t>7,276</x:t>
+          <x:t>7,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>