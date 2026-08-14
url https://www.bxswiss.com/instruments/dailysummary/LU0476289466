--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ab8a0df78e24d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8760f05e101249a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaa06fdaad464513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0718428a431a430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39cc3fc198cc454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaa06fdaad464513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e4571ea61c4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0718428a431a430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Mexico UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,240</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,336</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>7,442</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>