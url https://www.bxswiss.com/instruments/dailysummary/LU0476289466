--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8760f05e101249a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292d2658121a4c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0718428a431a430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae1270717054994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69e4571ea61c4404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0718428a431a430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf6adb1960045f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae1270717054994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers MSCI Mexico UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0476289466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,356</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,329</x:t>
-[...21 lines deleted...]
-          <x:t>7,359</x:t>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,351</x:t>
-[...237 lines deleted...]
-          <x:t>7,411</x:t>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,429</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>7,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,409</x:t>
-[...9 lines deleted...]
-          <x:t>7,338</x:t>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>