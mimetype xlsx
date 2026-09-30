--- v13 (2026-09-09)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb384d6a41084470" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968d56b0ee4e4b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d1f5048d43498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ea5dc56bdd496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb55c2e2fbae84960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d1f5048d43498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2000fedccabf4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ea5dc56bdd496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>151,599</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>151,759</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>