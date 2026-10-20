--- v14 (2026-09-30)
+++ v15 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R968d56b0ee4e4b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65621721bba24b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19ea5dc56bdd496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf29afc73bf47ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2000fedccabf4520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19ea5dc56bdd496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa915c5fe31c43fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf29afc73bf47ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,505</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>