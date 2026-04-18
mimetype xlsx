--- v5 (2026-03-25)
+++ v6 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R794558c55e40430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1724c88d3a374b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcf5d1bcbe024050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f5fc2c67144aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26342d26ed434d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcf5d1bcbe024050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b9e96095bf4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f5fc2c67144aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,283</x:t>
-[...522 lines deleted...]
-          <x:t>151,097</x:t>
+          <x:t>151,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>