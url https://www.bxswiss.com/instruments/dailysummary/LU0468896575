--- v6 (2026-04-18)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1724c88d3a374b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0131f624e513490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22f5fc2c67144aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf52a50302b94ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b9e96095bf4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22f5fc2c67144aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef24cdad5ef4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf52a50302b94ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>