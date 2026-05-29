--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0131f624e513490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a118f38ec0c44b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf52a50302b94ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adb981772584c51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raef24cdad5ef4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf52a50302b94ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e08e49ff8754a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adb981772584c51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>