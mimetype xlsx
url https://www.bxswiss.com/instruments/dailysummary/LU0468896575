--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a118f38ec0c44b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656bc3cf197e41d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adb981772584c51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d8dbabb8ba42a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e08e49ff8754a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adb981772584c51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1adb7fec9ffa478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d8dbabb8ba42a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>