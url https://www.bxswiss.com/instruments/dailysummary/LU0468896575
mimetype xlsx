--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656bc3cf197e41d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14239d07bdb480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4d8dbabb8ba42a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d38d708f8dd4e92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1adb7fec9ffa478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4d8dbabb8ba42a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34e660711784614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d38d708f8dd4e92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>