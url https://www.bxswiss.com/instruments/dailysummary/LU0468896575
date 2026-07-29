--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14239d07bdb480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f5ca78aecf4f47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d38d708f8dd4e92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad976e00b9e248f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34e660711784614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d38d708f8dd4e92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a76deffc9114ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad976e00b9e248f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,737</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>153,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,097</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>