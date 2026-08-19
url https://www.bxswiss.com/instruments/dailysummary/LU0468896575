--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f5ca78aecf4f47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4d5c7d5ecb4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad976e00b9e248f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef2d7897dce480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a76deffc9114ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad976e00b9e248f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bee500496ce4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef2d7897dce480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>154,416</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,178</x:t>
-[...571 lines deleted...]
-          <x:t>153,957</x:t>
+          <x:t>155,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>