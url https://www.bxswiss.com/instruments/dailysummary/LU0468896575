--- v12 (2026-08-19)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4d5c7d5ecb4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb384d6a41084470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ef2d7897dce480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d1f5048d43498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bee500496ce4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ef2d7897dce480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb55c2e2fbae84960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d1f5048d43498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers II Germany Government Bond UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0468896575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>152,450</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,985</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>154,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>