--- v4 (2026-03-26)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc510d361a7d64ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe98ded89a074b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa471d20bae4778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531f8852504b41fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f19f7d6ba648f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa471d20bae4778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67a36e4430a4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531f8852504b41fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>49,344</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,708</x:t>
-[...382 lines deleted...]
-          <x:t>47,494</x:t>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>