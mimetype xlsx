--- v5 (2026-05-31)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe98ded89a074b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db95a3fd2724171" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531f8852504b41fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26b61978c4f4ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67a36e4430a4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531f8852504b41fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racec2fafefeb4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26b61978c4f4ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>