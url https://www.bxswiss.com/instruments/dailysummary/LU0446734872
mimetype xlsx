--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db95a3fd2724171" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceee1c4ec197489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26b61978c4f4ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31bbc594083b4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racec2fafefeb4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26b61978c4f4ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83c6e67da1e4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31bbc594083b4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>51,759</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,177</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>51,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,621</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>