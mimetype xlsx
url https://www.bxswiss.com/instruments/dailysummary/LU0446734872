--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceee1c4ec197489b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caef2e0ac4f46ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31bbc594083b4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6658f67c787a4b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83c6e67da1e4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31bbc594083b4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862804e22d284fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6658f67c787a4b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,964</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>51,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,546</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>