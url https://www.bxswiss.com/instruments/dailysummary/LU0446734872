--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9caef2e0ac4f46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4af42aa6d14dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6658f67c787a4b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref392638ea0c4ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R862804e22d284fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6658f67c787a4b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb49d9f9ad64d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref392638ea0c4ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>