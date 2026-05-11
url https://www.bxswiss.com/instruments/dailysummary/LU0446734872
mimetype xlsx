--- v4 (2026-03-26)
+++ v5 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc510d361a7d64ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9efc76212de4e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa471d20bae4778"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc435f2de6d45ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f19f7d6ba648f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa471d20bae4778" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854e0a11795b4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc435f2de6d45ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>47,494</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>