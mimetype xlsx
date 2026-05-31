--- v5 (2026-05-11)
+++ v6 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9efc76212de4e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe98ded89a074b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cc435f2de6d45ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R531f8852504b41fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854e0a11795b4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cc435f2de6d45ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67a36e4430a4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R531f8852504b41fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...365 lines deleted...]
-          <x:t>49,966</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>