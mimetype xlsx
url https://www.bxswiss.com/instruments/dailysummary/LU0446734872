--- v10 (2026-08-21)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f4af42aa6d14dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8084c6f058148c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref392638ea0c4ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96605912a266492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eb49d9f9ad64d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref392638ea0c4ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac74611284ab48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96605912a266492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>