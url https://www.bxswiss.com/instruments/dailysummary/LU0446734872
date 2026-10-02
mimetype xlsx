--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8084c6f058148c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc15d3a923540f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96605912a266492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a83c6d7099c4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac74611284ab48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96605912a266492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c302f07d484252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a83c6d7099c4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,531</x:t>
-[...151 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,474</x:t>
-[...220 lines deleted...]
-          <x:t>53,915</x:t>
+          <x:t>54,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...181 lines deleted...]
-          <x:t>54,032</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>