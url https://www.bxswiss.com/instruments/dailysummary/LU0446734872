--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dc15d3a923540f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58bc90fc3d24a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a83c6d7099c4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb933d368d7fe48b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8c302f07d484252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a83c6d7099c4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8549f0fe15d44d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb933d368d7fe48b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Canada UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>54,800</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,107</x:t>
-[...593 lines deleted...]
-          <x:t>52,823</x:t>
+          <x:t>54,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>