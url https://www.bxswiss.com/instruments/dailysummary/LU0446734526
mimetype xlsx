--- v13 (2026-09-04)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04d9ab76d944b3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8925cbf8998649e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d17f7fb0ee488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a8d5ca786943e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73760b37ae374949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d17f7fb0ee488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d2b28bdb8b493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a8d5ca786943e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>44,783</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>46,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>