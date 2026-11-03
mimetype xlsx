--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8925cbf8998649e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75142a0ee4843fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a8d5ca786943e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e3008cb88244be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21d2b28bdb8b493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a8d5ca786943e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82ff915e401408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e3008cb88244be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>45,100</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,034</x:t>
-[...33 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>44,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,406</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>45,642</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,479</x:t>
-[...38 lines deleted...]
-          <x:t>44,932</x:t>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,808</x:t>
-[...355 lines deleted...]
-          <x:t>45,215</x:t>
+          <x:t>45,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>