--- v5 (2026-03-18)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7402582c0a574b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd167a46dbfa4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3877e5d9c3dc4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f9efaacc86448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re026ef8655164747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3877e5d9c3dc4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ceea91782d4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f9efaacc86448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>42,996</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,753</x:t>
-[...355 lines deleted...]
-          <x:t>41,975</x:t>
+          <x:t>43,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>