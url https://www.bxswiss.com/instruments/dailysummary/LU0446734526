--- v6 (2026-04-16)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd167a46dbfa4e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f13f9714e74759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f9efaacc86448e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f8934d694e4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ceea91782d4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f9efaacc86448e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a57139a52324b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f8934d694e4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>