--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4f13f9714e74759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69fdfd8d0c24426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f8934d694e4807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aea05fb3d784fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a57139a52324b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f8934d694e4807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7778eef87e4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aea05fb3d784fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>43,302</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,566</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,617</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>42,563</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>