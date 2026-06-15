--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc69fdfd8d0c24426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc24057f7aa43fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aea05fb3d784fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9328f906c94b4330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7778eef87e4997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aea05fb3d784fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262363b32d2942f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9328f906c94b4330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,617</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>