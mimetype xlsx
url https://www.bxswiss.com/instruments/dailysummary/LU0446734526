--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc24057f7aa43fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df97abbe3874226" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9328f906c94b4330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743c326c3ffc4275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262363b32d2942f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9328f906c94b4330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8972bda74ee4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743c326c3ffc4275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,746</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...524 lines deleted...]
-          <x:t>43,051</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>