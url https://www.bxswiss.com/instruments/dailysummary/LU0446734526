--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df97abbe3874226" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070e920d6f564d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R743c326c3ffc4275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb308dd178b454aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8972bda74ee4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R743c326c3ffc4275" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af7eb6631b646c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb308dd178b454aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>43,064</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,480</x:t>
-[...360 lines deleted...]
-          <x:t>43,117</x:t>
+          <x:t>43,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>