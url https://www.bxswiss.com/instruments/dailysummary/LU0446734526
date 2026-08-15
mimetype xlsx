--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070e920d6f564d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454168f0c1964433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb308dd178b454aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3bcde4b86fb4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af7eb6631b646c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb308dd178b454aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345ae37efc6745a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3bcde4b86fb4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>