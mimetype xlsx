--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454168f0c1964433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra04d9ab76d944b3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3bcde4b86fb4cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46d17f7fb0ee488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345ae37efc6745a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3bcde4b86fb4cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73760b37ae374949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46d17f7fb0ee488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Pacific (ex Japan) UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>46,364</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,914</x:t>
-[...296 lines deleted...]
-          <x:t>45,489</x:t>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>