--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176dac27a1644c76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca7028587d34e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0afe79acb4ef49bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70da2763dae54c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8578577915ec4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0afe79acb4ef49bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6acdaac39514407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70da2763dae54c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>61,470</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,066</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>61,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>