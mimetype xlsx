--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca7028587d34e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb83dc5511c4a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70da2763dae54c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c5a1ea620f34f2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6acdaac39514407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70da2763dae54c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1419452188cc4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c5a1ea620f34f2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,595</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>