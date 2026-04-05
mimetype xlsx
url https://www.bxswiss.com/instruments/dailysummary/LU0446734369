--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9206e0adc43945f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbf49b46f78472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf51b0c030df345f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d6ba39dc65499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a77bc7615e424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf51b0c030df345f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72550cbf1f8c43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d6ba39dc65499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>