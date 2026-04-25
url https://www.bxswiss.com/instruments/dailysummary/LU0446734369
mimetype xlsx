--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbf49b46f78472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298aecfaf8c84307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d6ba39dc65499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde184a4707974837"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72550cbf1f8c43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d6ba39dc65499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa510ce5fe047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde184a4707974837" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>