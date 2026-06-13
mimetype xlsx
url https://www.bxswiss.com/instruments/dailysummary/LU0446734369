--- v8 (2026-04-25)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298aecfaf8c84307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23167d5e41704161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde184a4707974837"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7502b9a32ee84401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa510ce5fe047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde184a4707974837" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d315593a944f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7502b9a32ee84401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...485 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,898</x:t>
-[...63 lines deleted...]
-          <x:t>55,014</x:t>
+          <x:t>55,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>