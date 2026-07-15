--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23167d5e41704161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ae02aca25845ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7502b9a32ee84401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e4aaaf7dda44d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d315593a944f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7502b9a32ee84401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685c66f1efee434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e4aaaf7dda44d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>57,895</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>