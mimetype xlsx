--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ae02aca25845ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdcaaa5bb664bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e4aaaf7dda44d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cc29f0549c4637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R685c66f1efee434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e4aaaf7dda44d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6537d5271b4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cc29f0549c4637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>58,767</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>59,862</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,124</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>60,299</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>