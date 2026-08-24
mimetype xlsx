--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cdcaaa5bb664bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0b1279b9f84718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24cc29f0549c4637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2306883b3f4793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a6537d5271b4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24cc29f0549c4637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2d86f877004df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2306883b3f4793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>