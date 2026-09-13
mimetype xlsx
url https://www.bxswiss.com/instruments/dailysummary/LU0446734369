--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0b1279b9f84718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176dac27a1644c76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2306883b3f4793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0afe79acb4ef49bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c2d86f877004df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2306883b3f4793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8578577915ec4530" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0afe79acb4ef49bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI EMU Value UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,143</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,602</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>