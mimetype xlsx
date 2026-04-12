--- v3 (2026-03-22)
+++ v4 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9f7abd981b4839" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf066a2064dcc4af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc309ceabaa94158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615291b64d284aaf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4dbf7718d514a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc309ceabaa94158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90d391872e3435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615291b64d284aaf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>91,352</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,253</x:t>
-[...33 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,801</x:t>
+          <x:t>89,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,736</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>88,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,368</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>