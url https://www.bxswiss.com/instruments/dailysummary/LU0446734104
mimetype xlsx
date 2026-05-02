--- v4 (2026-04-12)
+++ v5 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf066a2064dcc4af9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20fa9a6687a41d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615291b64d284aaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786e1fbcc4154e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90d391872e3435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615291b64d284aaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181f74b478e84b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786e1fbcc4154e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>