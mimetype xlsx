--- v5 (2026-05-02)
+++ v6 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20fa9a6687a41d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321b6373bcb24ae9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786e1fbcc4154e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f01146cecb404e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181f74b478e84b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786e1fbcc4154e4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ed598041794ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f01146cecb404e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>93,426</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,558</x:t>
-[...393 lines deleted...]
-        <x:is>
           <x:t>92,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>