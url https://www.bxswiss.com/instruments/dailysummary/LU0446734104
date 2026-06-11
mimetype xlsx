--- v6 (2026-05-22)
+++ v7 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R321b6373bcb24ae9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acc5c9e0bc045ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f01146cecb404e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6c92f716c6e4cfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ed598041794ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f01146cecb404e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413243d75d2b458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6c92f716c6e4cfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>