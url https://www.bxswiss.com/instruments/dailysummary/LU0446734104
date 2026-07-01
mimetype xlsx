--- v7 (2026-06-11)
+++ v8 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acc5c9e0bc045ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b5ce0b5e0b4e6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6c92f716c6e4cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eedfd9cfcbd47a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413243d75d2b458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6c92f716c6e4cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3f268bb7e04492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eedfd9cfcbd47a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>