--- v8 (2026-07-01)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b5ce0b5e0b4e6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bca77843c84289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eedfd9cfcbd47a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4a2d3a16d34f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda3f268bb7e04492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eedfd9cfcbd47a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f8ae64fc044831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4a2d3a16d34f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>