--- v9 (2026-07-21)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4bca77843c84289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1520979177144695" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf4a2d3a16d34f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177a05fce36f43ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4f8ae64fc044831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf4a2d3a16d34f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ccc55b149b4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177a05fce36f43ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>99,150</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...316 lines deleted...]
-          <x:t>99,159</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>