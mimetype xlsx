--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1520979177144695" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3974a94741ac4288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R177a05fce36f43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e241e9d1034552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ccc55b149b4080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R177a05fce36f43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dee3591cbad4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e241e9d1034552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>