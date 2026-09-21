--- v11 (2026-09-01)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3974a94741ac4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f61756a023d47f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e241e9d1034552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994915bdfaf74346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dee3591cbad4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e241e9d1034552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5cfe27f3ce74333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994915bdfaf74346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,665</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,581</x:t>
-[...421 lines deleted...]
-          <x:t>100,494</x:t>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,399</x:t>
-[...134 lines deleted...]
-          <x:t>100,037</x:t>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>