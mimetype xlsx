--- v12 (2026-09-21)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f61756a023d47f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb78ed4a4f94067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994915bdfaf74346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da80962020f4f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5cfe27f3ce74333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994915bdfaf74346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f99f524bb64f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da80962020f4f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>