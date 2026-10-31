--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb78ed4a4f94067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0fe9c42dc224b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8da80962020f4f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e0c3626daf44e30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f99f524bb64f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8da80962020f4f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc951f3a5968a426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e0c3626daf44e30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>UBS(L)FS - MSCI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LU0446734104</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>